--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mickael Naassila </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mickael-naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9788-0918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">116822384</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-5146-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickaël Naassila, Professeur de physiologie et neurobiologiste à l’Université de Picardie Jules Verne et </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre sénior de l'Institut universitaire  de France IUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Directeur de l’unité INSERM U1247 (Groupe de Recherche sur l’Alcool & les Pharmacodépendances - GRAP - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://grap.u-picardie.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ). Trente ans de recherche sur l’addiction à l’alcool. Président de la Société Française d’alcoologie et d'addictologie SF2A - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sfalcoologie.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et vice-président de la Fédération Française d’Addictologie FFA - </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.addictologie.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> . Président de la Société Européenne de Recherche Biomédicale sur l’Alcoolisme ESBRA (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.esbra.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) et Vice-Président Sr de la Société Internationale de Recherche Biomédicale sur l’Alcoolisme ISBRA - </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.isbra.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ). Responsable du projet AlcoolConsoScience, visant à procurer de l’information scientifique sur les effets de l’alcool sur la santé aux professionnels ( </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sfalcoologie.fr/alcool-conso-science-acs/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) et du réseau national de recherche en alcoologie (REUNIRA - </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reunira.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) financés par le Fonds de lutte contre les addictions. Membre des deux expertises collectives INSERM de 2014 et 2021 sur les conduites addictives chez les adolescents et la réduction des dommages associés à la consommation d’alcool. Coordinateur des projets de recherche SMARTBINGE (application smartphone pour réduire le binge drinking chez les étudiants), PREFRONTNALC (Bases neurobiologiques de la transition du binge drinking vers l’addiction), NEAR (Marqueurs Neurophysiologiques et biologiques prédictifs de la rechute dans l'alcoolodépendance) et partenaire des projets ADELY (Intérêt du LSD dans le trouble de l’usage d’alcool), alpha5nAChR (Rôle des récepteurs alpha5AChR dans la transition du binge drinking vers l’addiction) et PsiAlc (Intérêt de la psilocybine dans le trouble de l’usage d’alcool - </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.psialc.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (200)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The frequency of binge-like ethanol exposure bidirectionally regulates hippocampal mGlu-LTD via synaptic mechanisms and this effect is reversed by minocycline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zabijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouriemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 287, pp.110836. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2026.110836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female rats are more vulnerable to binge drinking behavior in an operant self-administration paradigm: implication for transition to alcohol use disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sex Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13293-026-00912-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAR1 activation normalizes dopamine signaling and decreases alcohol intake in SRKO mice after adolescent ethanol exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Houdant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 289, pp.110884. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2026.110884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histamine H3 Receptor as a target for alcohol use disorder: challenging the predictability of animal models for clinical translation in drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hendershot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Chavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41398-026-03807-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi est-il déconseillé de boire de l’alcool quand on prend des médicaments ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouras Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cavicchioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.xe6sxmr46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Histamine H3 Receptor as a target for alcohol use disorder: challenging the predictability of animal models for clinical translation in drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hendershot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Chavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.148. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41398-026-03931-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Binge drinking » : ce n’est pas seulement « combien » on boit, c’est aussi « combien de fois » - et le cerveau trinque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cavicchioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.9jmsvjtyt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol induces sorafenib resistance in hepatocellular carcinoma: A translational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoïsia Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Esparteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 104 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00109-026-02645-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol Consumption Patterns Among Young Adults in Romania: A Cross-Sectional Study During the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrada Patricia Todor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Lupusoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Voicu Moga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cosmin Tirla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Claudia Voron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (3), pp.55. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/covid6030055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of successful completion and short-term benefits associated with temporary alcohol abstinence during Dry January in France: A prospective cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 202, pp.108428. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2025.108428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GPR88 Agonist RTI‐122 Reduces Alcohol‐Related Motivation and Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis F. Lovelock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria L. Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalynn J. van Voorhies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (6), pp.e70058. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.70058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05509513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins et attentes des professionnels de santé sur la thématique de l’alcoologie : résultat d’une enquête réalisé en France en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouras Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (T45 N1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Amine-Associated Receptor 1 agonists reduce alcohol drinking and differentially modulate dopamine release in the nucleus accumbens of alcohol preferring mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Houdant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandy Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Debuysscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Orzelska-Górka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 274, pp.110460. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2025.110460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l’alcool disparaissait de la planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.jm7fvrf6t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérations cérébrales et troubles cognitifs liés à l'usage d'alcool : du binge drinking au syndrome de Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, T45 N2 juillet 2025, T45 N2 (Revue Alcoologie et Addictologie Juillet 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre penchant pour l’alcool trouverait son origine chez nos ancêtres, il y a plus de 10 millions d’années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.cneyefann⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should the French approval of baclofen for alcohol dependence be extended to abstinence maintenance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franchitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.335-337. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2024.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Characteristics of Health Professions Students with Nitrous Oxide Use Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Szusterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Blecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02791072.2025.2461992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Immune‐Inflammatory Features and Social Cognitive Impairments in Patients With Schizophrenia Spectrum Disorders: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zampetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cécile Bralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (4), pp.e70384. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/brb3.70384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new module in the drug development process: preclinical multi-center randomized controlled trial of R-ketamine on alcohol relapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Meinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Skorodumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahd François Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41386-025-02071-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the MyDéfi Smartphone Application on Binge Drinking Among University Students: Protocol of a Double‐Blind Multicenter Prospective National Randomized Controlled Trial Using Phosphatidylethanol as a Biomarker—The SMARTBINGE Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méléna Dreinaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (2), pp.e70014. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mpr.70014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de Korsakoff : une démence évitable, due à l’alcool, mais que la France ignore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.eckry9p6s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates and determinants of alcohol-drinking categories in France: a general population survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Ternay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckaf147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic drugs and psychedelics as emerging therapies for alcohol use disorder: insights from preclinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahd François Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00702-024-02757-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous avons un gros problème avec l'alcool, pourquoi ne pas voir l'éléphant dans la pièce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naassila Mickael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, T44 N2, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum bile acids profiles are altered without change of the gut microbiota composition following a seven-day prednisolone therapy in severe alcoholic hepatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Esparteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoïsia Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jedraszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Marticho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.2382767. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2382767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d’un programme d’éducation thérapeutique pour les femmes souffrant d’un trouble de l’usage de l’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Sage-Femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sagf.2024.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol-related cognitive impairments in patients with and without cirrhosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Jurdana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Sarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Nguyen-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (2), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agae008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs and expectations of healthcare professionals regarding the topic of alcohology: Results of a survey conducted in France in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouras Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (6), pp.202772. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol consumption and its association with cancer, cardiovascular, liver and brain diseases: a systematic review of Mendelian randomization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouras Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Domenighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fepid.2024.1385064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shotgun metagenomics reveals Bacteroides stercoris as a fecal biomarker depleted in late-stage hepatocellular carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Esparteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoïsia Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastro Hep Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gastha.2024.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and characteristics of participants in Dry January 2024: findings from a general population survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2024.1466739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le binge drinking et le binge drinking de haute intensité par le BDCT, un nouvel outil de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret P. Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ortelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Revue Alcoologie et Addictologie, T44 N3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psilocybin reduces alcohol self-administration via selective left nucleus accumbens activation in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147 (11), pp.3780-3788. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awae136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-related differences in the efficacy of Baclofen enantiomers on self-administered alcohol in a binge drinking pattern and dopamine release in the core of the nucleus accumbens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Houdant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fernandez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Vilelas de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1146848. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2023.1146848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcoolisation chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est-on du french paradox en 2020 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naassila Mickael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific decision-making impairments and striatal dopaminergic changes after binge drinking history in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2023.1076465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-derived neurotrophic factor Val66Met polymorphism moderates the relationship between impulsivity, negative emotions, and binge drinking intensity in university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (5), pp.505-511. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agad043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d’alcool et hypertension artérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouras Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (6), pp.661-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPP0001. Frequency and clinical characteristics of nitrous oxide use disorder among French health professions students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Szusterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (S1), pp.S137-S137. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol related cognitive impairments in patients with and without cirrhosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Jurdana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.S140. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol related cognitive impairments in schizophrenia patients : A case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Walesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (S1), pp.S335-S335. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et mécanismes d’action de la kétamine dans le traitement de l’addiction à l’alcool – Revue des études cliniques et précliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahd Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 217 (3-4), pp.161 - 182. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio/2023028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04316733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPP0002. Use of tianeptine sulfate over-the-counter, literature review, and case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Szusterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (S1), pp.S137-S138. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could reasons for admission help to screen unhealthy alcohol use in emergency departments? A multicenter French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl J Cherpitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1271076. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2023.1271076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04990504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new statistical model for binge drinking pattern classification in college-student populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ortelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1134118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research on alcohol in France: bibliometric analysis of original publications between 2015-2020 relating to alcohol in France and abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jauffret-Roustide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Alcohol Consumption among Users of an Internet Drug Forum during a COVID-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.14585. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192114585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool et fibrillation auriculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Medicale de Liege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (10), pp.565--570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma tau, NfL, GFAP and UCHL1 as candidate biomarkers of alcohol withdrawal-associated brain damage: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Clergue-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.13232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcoolodépendance féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Sage-Femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.26-28. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sagf.2021.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of psychedelics in animal models of binge drinking and alcohol use disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spanagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciccocioppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2, SI), pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Impulsivity and Emotion Dysregulation Dimensions on Core Characteristics of Binge Drinking among University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Djerada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaladjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.286-296. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol Withdrawal Is an Oxidative Stress Challenge for the Brain: Does It Pave the Way toward Severe Alcohol-Related Cognitive Impairment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Clergue-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coulbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Laniepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (10), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox11102078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescuing SLAMF3 Expression Restores Sorafenib Response in Hepatocellular Carcinoma Cells through the Induction of Mesenchymal-to-Epithelial Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouled-Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.910. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14040910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESBRA President’s Announcement: European Society for Biomedical Research on Alcoholism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.151-151. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agac010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrogliosis and compensatory neurogenesis after the first ethanol binge drinking‐like exposure in the adolescent rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.14757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Chronic Alcohol Exposure-Induced Aggressiveness in Cellular Model of HCC and Recovery after Alcohol Withdrawal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoïsia Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbind Singh Amrathlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jankovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (7), pp.366. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-022-04387-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-month alcohol abstinence national campaigns: a scoping review of the harm reduction benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia De Ternay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harm Reduction Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12954-022-00603-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Improvement of Neuropsychological Impairments During Detoxification in Patients with Alcohol Use Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (1 [aRT. agac048]), 8 p. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agac048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of the use of the &amp;quot;MYDEFI&amp;quot; smartphone application to help reduce alcohol consumption in the involvement of pharmacists in the prevention of at-risk consumption: Results of a survey in the Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (5), pp.711--717. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharma.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective abolition of mGluR1/5-LTD on a long term in adolescent rats after binge-like ethanol exposure is restored by anti-inflammatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2, SI), pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopaminergic receptors D1/D2 ratio in dorsal striatum and motor cortex in the ethanol post-dependant rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Ferreira Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Debuysscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2, SI), pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and synaptic plasticity impairments after the first binge drinking episodes in adolescent rats are due to neuroinflammation effects through epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Uyttersprot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2, SI), pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Inflammatory Drugs Prevent Memory and Hippocampal Plasticity Deficits Following Initial Binge-like Alcohol Exposure in Adolescent Male Rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Uyttersprot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 239 (7), pp.2245--2262. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-022-06112-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcranial direct current stimulation (tDCS) reduces motivation to drink ethanol and reacquisition of ethanol self-administration in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dumontoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen González-Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andries van Schuerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.198. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-03940-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and usefulness of the short form of the Drinking Motives Questionnaire Revised (DMQ-R SF) among patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.107251. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2022.107251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical profile of elderly patients referred to liaison psychiatry for substance use disorders in an Academic Emergency Department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Bonte-Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilian Dragos-Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (4), pp.440-446. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2021.0977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol exposure during brain maturation and plasticity in the hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1, SI), pp.35A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de drogues en temps de pandémie de Covid-19, devons-nous nous inquiéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.105-7. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2021.0663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch-Clamp Recording of Low Frequency Stimulation-induced Long-Term Synaptic Depression in Rat Hippocampus Slices During Early and Late Neurodevelopment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rabiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Peineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Antol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (2), pp.351-364. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.14516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical characteristics of 652 patients referred to a substance abuse liaison department in an Academic Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonte-Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.S13-S14. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.108-10. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2021.0664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF HDAC INHIBITORS AND HDAC ACTIVATORS ON ETHANOL INTAKE IN RATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Debuysscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ozdarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1, SI), pp.22A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar, a powerful substitute for ethanol in ethanol postdependent rats: Relevance for clinical consideration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Audegond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret P. Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.13023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des dommages associés à l’alcool : quelles stratégies de prévention et d’accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Airagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Daeppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/qsp/2021043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is R(+)-Baclofen the best option for the future of Baclofen in alcohol dependence pharmacotherapy? Insights from the preclinical side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Echeverry-Alzate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex difference in the vulnerability to hippocampus plasticity impairment after binge-like ethanol exposure in adolescent rat: Is estrogen the key?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rabiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Antol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.13002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Impact of the COVID-19 Lockdown on Stress and Addictive Behaviors in an Alcohol-Consuming Student Population in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl J Cherpitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.628631. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.628631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instagram and eating disorders: an internet survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.S484-S485. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.10.623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical characteristics of patients receiving methadone or buprenorphine maintenance in liaison-psychiatry in emergency departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.S15-S16. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Responses to the Implicit Processing of Emotional Facial Expressions in Binge Drinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Portefaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (2), pp.166-174. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agaa093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training emotion regulation processes in alcohol-abstinent individuals: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Addictive Behaviors, 114, pp.106652. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol use increase in polysubstance users during quarantine related to SARS-Cov2 infection-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chappard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.S15. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (13), pp.108-110. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1984/nrp.2021.0664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psilocybin targets a common molecular mechanism for cognitive impairment and increased craving in alcoholism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus W. Meinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Pfarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrin Rohleder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela L. Meinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (47), </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abh2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 pandemic lockdown and problematic eating behaviors in a student population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.826-835. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.2020.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03261165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What We Talk About When We Talk About Binge Drinking: Towards an Integrated Conceptualization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (5), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agaa041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstrain differences in voluntary binge‐like drinking behavior and in two acute ethanol injections‐induced synaptic plasticity deficits in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential brain responses for perception of pain during empathic response in binge drinkers compared to non-binge drinkers (vol 27, 102322, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte L. Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen W. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-estimation of blood alcohol concentration in patients admitted for acute alcohol intoxication in emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.S20. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2020.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar intake and craving during alcohol withdrawal in alcohol use disorder inpatients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Luquiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to ethanol sensitization predicts higher intake and motivation to self-administer ethanol: Proof of the incentive salience sensitization theory?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen Gonzalez-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (6), </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential brain responses for perception of pain during empathic response in binge drinkers compared to non-binge drinkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte L Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen W Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.102322. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02915739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and plasticity impairment after binge drinking in adolescent rat hippocampus: GluN2A/GluN2B NMDA receptor subunits imbalance through HDAC2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Peineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is self-compassion linked to treatment adherence in schizophrenia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Uzer-Kremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.493-495. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2020.05.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is self-compassion linked to treatment adherence in schizophrenia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Uzer-Kremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.S307-S308. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2020.09.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of anxious and depressive symptoms in a population of cannabidiol users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.S5. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2020.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of heat shock transcription factor 2 in the NMDA‐dependent neuroplasticity induced by chronic ethanol intake in mouse hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une définition opérationnelle du &amp;quot;binge drinking&amp;quot; : une nécessité diagnostique et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component process analysis of verbal memory in a sample of students with a binge drinking pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stefaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.100323. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2020.100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual disorders in schizophrenia patients with or without nicotine dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.S25-S26. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2020.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the Relationship Between Self-Esteem and Problematic Alcohol Use Among College Students: Evidence From a Cluster Analytic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaladjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (2), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agz097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of N-acetylcysteine in the treatment of addictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Stoces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Ecija Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (4), pp.308-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic prospects of cannabidiol for alcohol use disorder and alcohol-related damages on the liver and the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Ternay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikail Nourredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.627. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2019.00627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of N-acetylcysteine on ethanol self-administration in ethanol-dependent rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Carmen González-Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Antol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.112 - 120. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bénéfices des défis “sans alcool” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (4), pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low self-esteem as pathways to alcohol use disorders among college students: results of a cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaladjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (2), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agz097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can board games reduce cognitive disorders in patients with alcohol dependence during detoxification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (6), pp.S498-S499. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2019.09.777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACE AND PREDICTIVE VALIDITIES OF A PRECLINICAL MODEL OF OPERANT BINGE DRINKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. C. Gonzalez-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Echeverry-Alzate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (1, SI), pp.275A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substance-use disorders in later life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 380 (12), pp.1189. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMc1900415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal models of binge drinking, current challenges to improve face validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.112-121. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face validity of a pre-clinical model of operant binge drinking: just a question of speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Echeverry-Alzate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.664-675. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early recovery of cognitive impairments during withdrawal in patients with alcohol dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufrasnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (6), pp.S114-S115. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2019.09.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver cancer aggressiveness induced by chronic alcohol exposure is reversed by alcohol-withdrawal: a face validity of an in vitro model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. -A. Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue, 43 (1, SI), pp.072. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.14059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Behavioral Economics of Alcohol Demand in French and American University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret P. Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca L. Caughron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna L. Berman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel B. C. Sokolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.531-544. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methadone and buprenorphine treatments in patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Amariei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.286-288. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GluN2B Subunit of the NMDA Receptor: The Keystone of the Effects of Alcohol During Neurodevelopment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurochemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1, SI), pp.78-88. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11064-017-2462-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupted Fear and Sadness Recognition in Binge Drinking: A Combined Group and Individual Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Billieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (9), pp.1978-1985. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.14151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles mnésiques et attentionnels après une tentative de suicide par intoxication médicamenteuse volontaire aux benzodiazépines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ammirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Journal of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.S138-S139. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could histone deacetylase activators be useful leads in the search for new therapeutics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1241-1243. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fmc-2019-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling lymphocytic activation molecules Slam and cancers: friends or foes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Debuysscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadeesh Bayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrathlal Rabbind Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (22), pp.16248-16262. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.24575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02455443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected effect of cyclodepsipeptides bearing a sulfonylhydrazide moiety towards histone deacetylase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Létévé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Moroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.222 - 233. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of new alkylsulfonylhydrazide-type compound in the treatment of alcohol use disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Sketriene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Moroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235 (6), pp.1835 - 1844. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-018-4917-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of N-acetylcysteine on motivation, seeking and relapse to ethanol self-administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carmen Gonzalez-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.643-652. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère Journée nationale de la recherche en alcoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.160-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases neurobiologiques de l’addiction à l’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (6), pp.554-564. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2017.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La MATE-Fr. Introduction à la version française d’un instrument d’évaluation globale en addictologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard M. Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Broekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.140-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRECLINICAL EVALUATION OF NEW HDAC INHIBITORS IN ANIMAL MODELS OF ALCOHOL USE DISORDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2, SI), pp.123A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting baclofen in the treatment of alcoholism: just a question of enantiomer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Echeverry-Alzate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Journal of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.S127-S128. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2590-2415(19)30343-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le binge drinking. Toujours aussi problématique et pas de solutions en vue, un peu de courage!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (1), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological activation of mGlu4 and mGlu7 receptors, by LSP2-9166, reduces ethanol consumption and relapse in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.163-170. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2018.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère journée nationale d’échanges du réseau de recherche REUNIRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (4), pp.459-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles thérapeutiques récentes pourraient être adaptées au modèle du staging dans l’anorexie mentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Naepels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Guilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Journal of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.S176-S177. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2590-2415(19)30446-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine de précision en addictologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (4), pp.314-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE OF HDAC IN BINGE DRINKING LIKE ETHANOL EXPOSURE-INDUCED ALTERATIONS IN ANXIETY, MEMORY AND SYNAPTIC PLASTICITY DURING ADOLESCENCE IN RATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2, SI), pp.89A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol (EtOH)-Related Behaviors in alpha-Synuclein Mutant Mice and Association of SNCA SNPs with Anxiety in EtOH-Dependent Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Antol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (11), pp.2172-2185. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.13875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class I HDAC Inhibitors: Potential New Epigenetic Therapeutics for Alcohol Use Disorder (AUD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Ozdarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Moroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (5), pp.1745 - 1766. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b00115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of comorbid alcohol use disorders on the clinical patterns of major depressive disorder: a general population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Drug and Alcohol Dependence, 187, pp.40-47. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des jeux de société sur les troubles cognitifs dans une population de patients alcoolodépendants hospitalisés pour sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Journal of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.S128-S129. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2590-2415(19)30345-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating micro-ARNs as biomarkers of alcohol liver disease and hepatocellular carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. -A. Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Buttolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (1), pp.S648. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-8278(18)31552-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of alcohol use disorders pharmacotherapies in a new preclinical model of binge drinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carmen Gonzalez-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140, pp.14-24. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2018.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered white matter integrity in whole brain and segments of corpus callosum, in young social drinkers with binge drinking pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Cercignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.490-501. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF N-ACETYLCYSTEINE ON MOTIVATION, SEEKING AND RELAPSE TO ETHANOL SELFADMINISTRATION IN ALCOHOL DEPENDENT AND NONDEPENDENT RATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Gonzalez-Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binge Eating, But Not Other Disordered Eating Symptoms, Is a Significant Contributor of Binge Drinking Severity: Findings from a Cross-Sectional Study among French Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to ethanol sensitization is associated with a loss of synaptic plasticity in the hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Silvestre De Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Gonzalez-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Antol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synapse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (2), </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/syn.21899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two binges of ethanol a day induces epigenetic modulations and astrogliosis in adolescent rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chagas Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.S1049. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31832-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S03-3vulnerability to voluntary binge drinking in rats using an operant self-administration procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanblanc Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legastelois Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">González-Marín Maria del Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauton Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebourgeois Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (suppl_1), pp.i4-i30. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agx075.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S15-4 Neuroinflammation and epigenetic processes after only two binges of ethanol in young adults rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chagas Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.i4-i30. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agx075.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloninger's Temperament and Character Dimensions of Personality and Binge Drinking Among College Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Duka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaladjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (11), pp.1970-1979. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.13497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S14-3Effect of N-acetylcysteine on motivation, seeking and relapse to ethanol self-administration in alcohol dependent and non-dependent rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Gonzalez-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vilpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (suppl_1), pp.i4-i30. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agx075.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic mechanisms and alcohol use disorders: a potential therapeutic target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1), pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio/2017014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binge Drinking: Current Diagnostic and Therapeutic Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.181-186. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40263-017-0413-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of General Practitioners in the 2015 French Guidelines on Alcohol Misuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soc Francaise Alcoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (6), pp.747-748. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agx054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the WHO and NIAAA criteria for binge drinking on drinking features and alcohol-related aftermaths: Results from a cross-sectional study among eight emergency wards in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid De Chazeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.92 - 98. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2017.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of KCC2 in hippocampal synaptic plasticity disturbances after perinatal ethanol exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Silvestre De Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Antol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.1870-1882. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFICACY OF HDAC1 INHIBITORS IN A NEW MODEL OF BINGE DRINKING IN RATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalez Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (SI), pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Binges of Ethanol a Day Keep the Memory Away in Adolescent Rats: Key Role for GLUN2B Subunit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Silvestre De Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled-Ezaheir Bennouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ijnp/pyv087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte SLAMF3 reduced specifically the multi-drugs resistance protein MRP-1 and increases HCC cells sensitization to anti-cancer drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Debuysscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouled-Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Simoes Eugenio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Demey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (22), pp.32493-32503. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.8679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFICACY OF HDAC1 INHIBITORS IN A NEW RAT MODEL OF BINGE DRINKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. C. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin S. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (1, SI), pp.269A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de l'addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (2), pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-62DOES SUSCEPTIBILITY TO ALCOHOL BEHAVIORAL SENSITIZATION ALTER OPERANT SELF-ADMINISTRATION AND MOTIVATION FOR ALCOHOL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeanblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (suppl 1), pp.i61.1-i61. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agv080.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SY13-4FETAL ALCOHOL EXPOSURE INDUCES A LONG-TERM ALTERATION OF NMDA-DEPENDENT SYNAPTIC PLASTICITY, LEADING TO AN ABERRANT LONG TERM DEPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Silvestre de Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fedorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (suppl 1), pp.i16.1-i16. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agv076.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberrant NMDA-dependent LTD after perinatal ethanol exposure in young adult rat hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Silvestre de Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Fedorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Antol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (8), pp.912-923. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.22414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic and intermittent exposure to alcohol vapors: a new model of alcohol-induced osteopenia in the rat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine B. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 Suppl 1, pp.E216-20. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-0277.2012.01899.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of ethanol-induced behavioral sensitization is associated with alteration of chromatin remodeling in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Botia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.e47527. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00759738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beetrack&amp;quot;: a software for 2D open field locomotion analysis in honey bees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel B. C. Sokolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 207 (2), pp.211-7. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of cortical 5-HT(2A) receptors in the anxiolytic action of cyamemazine in benzodiazepine withdrawal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoxetine, desipramine, and the dual antidepressant milnacipran reduce alcohol self-administration and/or relapse in dependent rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npp.2011.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoxetine, desipramine, and the dual antidepressant milnacipran reduce alcohol self-administration and/or relapse in dependent rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (7), pp.1518-30. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npp.2011.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroprotective effects of PACAP against ethanol-induced toxicity in the developing rat cerebellum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Botia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jolivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Le Joncour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotoxicity Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.423-34. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12640-010-9186-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of association between tumour necrosis factor receptor types 1 and 2 gene polymorphism and severe acute alcoholic hepatitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (7), pp.794-800. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MEG.0b013e32832f5bba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of prenatal and postnatal maternal ethanol on offspring response to alcohol and psychostimulants in long evans rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Warnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 161 (2), pp.427-40. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2009.03.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol-sensitive brain regions in rat and mouse: a cartographic review, using immediate early gene expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Warnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (6), pp.945-69. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-0277.2009.00916.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of alcoholic liver disease: better patient group definition is required.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (7), 1848-9; author reply 1849. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ajg.2009.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal alcohol exposure in rat induces long-term depression of respiration after episodic hypoxia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 179 (7), pp.608-14. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.200703-434OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A haplotype of the DRD1 gene is associated with alcohol dependence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Batel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (4), pp.567-72. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-0277.2008.00618.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of A2A receptors in anxiolytic, locomotor and motivational properties of ethanol in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Warnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes, Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (8), pp.887-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term alterations in vulnerability to addiction to drugs of abuse and in brain gene expression after early life ethanol exposure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (7), pp.1199-211. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2008.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The -308 TNFalpha gene polymorphism in severe acute alcoholic hepatitis: identification of a new susceptibility marker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (5), pp.822-8. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-0277.2008.00629.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blunted response to low oxygen of rat respiratory network after perinatal ethanol exposure: involvement of inhibitory control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 586 (5), pp.1413-27. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2007.147165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lack of CB1 receptors prevents neuroadapatations of both NMDA and GABA(A) receptors after chronic ethanol exposure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Warnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102 (3), pp.741-52. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-4159.2007.04577.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early chronic ethanol exposure in rats disturbs respiratory network activity and increases sensitivity to ethanol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 576 (Pt 1), pp.297-307. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2006.111138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00116577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-treatment matching with anti-craving medications in alcohol-dependent patients: A review on phenotypic, endophenotypic and genetic indicators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Ooteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Verheul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard M. Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Substance Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (2-3), pp.75-96. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14659890500038764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00116579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CB1 receptor knockout mice display reduced ethanol-induced conditioned place preference and increased striatal dopamine D2 receptors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Babovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (2), pp.339-49. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.npp.1300568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00116578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic effect of acamprosate on NMDA but not on GABAA receptors in spontaneous rhythmic activity from the isolated neonatal rat respiratory network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (1), pp.35-45. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2004.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased alcohol self-administration and increased alcohol sensitivity and withdrawal in CB1 receptor knockout mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46 (2), pp.243-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic ethanol exposure differentially regulates NOS1 mRNA levels depending on rat brain area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise J. Beaugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Sébire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 338 (3), pp.221-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of prenatal and postnatal ethanol exposure on the developmental profile of mRNAs encoding NMDA receptor subunits in rat hippocampus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (5), pp.850-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low ethanol sensitivity and increased ethanol consumption in mice lacking adenosine A2A receptors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (23), pp.10487-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic ethanol consumption induces tolerance to the spatial memory impairing effects of acute ethanol administration in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 136 (1), pp.239-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic ethanol exposure increases gene transcription of subunits of an N-methyl-D-aspartate receptor-like complex in cortical neurons in culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongwei Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias K. Michaelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 315 (1-2), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracerebroventricular injection of antisense oligos to nNOS decreases rat ethanol intake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise J. Beaugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sébire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 67 (3), pp.629-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High extracellular calcium concentrations directly stimulate osteoclast apoptosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mentaverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wattel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 268 (3), pp.899-903. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/bbrc.2000.2229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of action of acamprosate. Part I. Characterization of spermidine-sensitive acamprosate binding site in rat brain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 22 (4), pp.802-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyamemazine decreases ethanol intake in rats and convulsions during ethanol withdrawal syndrome in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Alche-Birée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 140 (4), pp.421-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of rat neuronal nitric oxide synthase activity by chronic alcoholization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Beaugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (1), pp.13-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental findings in the study of the reduction of alcohol intake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 Suppl 3, pp.S337-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol potentiates lipopolysaccharide- or interleukin-1 beta-induced nitric oxide generation in RBE4 cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Beaugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 313 (3), pp.273-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychedelics as treatment of alcohol use disorders: insights from preclinical models and comparison of the different psychedelics psilocybin, LSD and ketamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SONA 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Marrakesh, Morocco. pp.6, </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2025.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of HDAC Inhibitors and HDAC Activators on Ethanol Intake in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism and Stress: A Framework For Future Treatment Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Marisa Roberto, May 2023, Volterra, Tuscany, Italy. pp.82, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alcohol.2023.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psilocybin targets a common molecular mechanism for cognitive impairment and increased craving in alcoholism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Meinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism and Stress: A Framework For Future Treatment Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Marisa Roberto, May 2023, Volterra, Tuscany, Italy. pp.91, </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alcohol.2023.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of implicit emotional processing in binge drinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Portefaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Biomedical Research on Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcoologie : que peuvent attendre les cliniciens des neurobiologistes ? Que peuvent attendre les neurobiologistes des cliniciens en 2018 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. pp.S4, </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2590-2415(19)30010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of HDAC1 inhibitors in a new model of binge drinking in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D.C. Gonzalez Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism and Stress: A Framework For Future Treatment Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Marisa Roberto, May 2017, Volterra, Tuscany, Italy. pp.205, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alcohol.2017.02.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What we know and still not know about the effects of binge drinking behavior on young adults´ brain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Duka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. NeuroFrance 2017, Congrès international de Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des déterminants du comportement de binge drinking : arguments en faveur d’une typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaladjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats neuro-anatomiques de la pratique du binge-drinking: résultats de l’étude Européenne Alcobinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen W Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Duka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité des concentrations plasmatiques maximales en RS- et R-kétamine et leurs métabolites en fonction du sexe chez des rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lemaire-Hurtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgine Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e congrès de la Société française de toxicologie analytique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France. Toxicologie Analytique et Clinique, 35 (2), pp.S52-S53, 2023, </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles sexuels chez des patients schizophrènes avec ou sans dépendance à la nicotine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. French Journal of Psychiatry, 1, pp.S135, 2019, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-estimation de l’alcoolémie chez les patients admis dans un service d’urgences pour intoxication éthylique aiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ammirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. French Journal of Psychiatry, 1, pp.S102, 2019, </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle peut-elle aider à estimer le risque de récidive des comportements violents en psychiatrie légale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Manaouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. French Journal of Psychiatry, 1, pp.S172, 2019, </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence des symptômes anxieux et dépressifs dans une population de consommateurs de cannabidiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. French Journal of Psychiatry, 1, pp.S98-S99, 2019, </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles amnésiques après tentatives de suicide par intoxication volontaire aux benzodiazépines. Etude préliminaire au CHU d’Amiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France. French Journal of Psychiatry, 1, pp.S152, 2018, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2590-2415(19)30394-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération cognitive précoce chez des patients alcoolo-dépendants au cours du sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 1, pp.S135, 2018, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2590-2415(19)30358-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Alterations and Cognitive Deficits Induced by Alcohol Use Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcohol-related Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.575-592, 2023, 978-3-031-32483-3. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32483-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsivity and Binge Drinking: A Neurocognitive Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Billieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Preedy, VR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEUROSCIENCE OF ALCOHOL: MECHANISMS AND TREATMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-343, 2019, 978-0-12-813126-8; 978-0-12-813125-1. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813125-1.00035-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Models of Binge Drinking: Behavior and Clinical Relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Preedy, VR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEUROSCIENCE OF ALCOHOL: MECHANISMS AND TREATMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-66, 2019, 978-0-12-813126-8; 978-0-12-813125-1. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813125-1.00007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des dommages associés à la consommation d'alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Airagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Daeppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale (INSERM). 2021, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / XII-723 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03430421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites addictives chez les adolescents : Usages, prévention et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Du Roscoät</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grall-Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2014, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 500 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool : plaisir ou souffrance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Muscadier; INSERM. , 2017, Choc santé, 979-10-90685-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId834"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mickael Naassila </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mickael-naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9788-0918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">116822384</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=lls-wk4AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-5146-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickaël Naassila, Professeur de physiologie et neurobiologiste à l’Université de Picardie Jules Verne et </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre sénior de l'Institut universitaire  de France IUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Directeur de l’unité INSERM U1247 (Groupe de Recherche sur l’Alcool & les Pharmacodépendances - GRAP - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://grap.u-picardie.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ). Trente ans de recherche sur l’addiction à l’alcool. Président de la Société Française d’alcoologie et d'addictologie SF2A - </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sfalcoologie.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et vice-président de la Fédération Française d’Addictologie FFA - </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.addictologie.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> . Président de la Société Européenne de Recherche Biomédicale sur l’Alcoolisme ESBRA (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.esbra.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) et Vice-Président Sr de la Société Internationale de Recherche Biomédicale sur l’Alcoolisme ISBRA - </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.isbra.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ). Responsable du projet AlcoolConsoScience, visant à procurer de l’information scientifique sur les effets de l’alcool sur la santé aux professionnels ( </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sfalcoologie.fr/alcool-conso-science-acs/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) et du réseau national de recherche en alcoologie (REUNIRA - </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reunira.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) financés par le Fonds de lutte contre les addictions. Membre des deux expertises collectives INSERM de 2014 et 2021 sur les conduites addictives chez les adolescents et la réduction des dommages associés à la consommation d’alcool. Coordinateur des projets de recherche SMARTBINGE (application smartphone pour réduire le binge drinking chez les étudiants), PREFRONTNALC (Bases neurobiologiques de la transition du binge drinking vers l’addiction), NEAR (Marqueurs Neurophysiologiques et biologiques prédictifs de la rechute dans l'alcoolodépendance) et partenaire des projets ADELY (Intérêt du LSD dans le trouble de l’usage d’alcool), alpha5nAChR (Rôle des récepteurs alpha5AChR dans la transition du binge drinking vers l’addiction) et PsiAlc (Intérêt de la psilocybine dans le trouble de l’usage d’alcool - </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.psialc.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (202)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi est-il déconseillé de boire de l’alcool quand on prend des médicaments ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouras Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.xe6sxmr46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAR1 activation normalizes dopamine signaling and decreases alcohol intake in SRKO mice after adolescent ethanol exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Houdant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 289, pp.110884. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2026.110884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histamine H3 Receptor as a target for alcohol use disorder: challenging the predictability of animal models for clinical translation in drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hendershot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Chavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41398-026-03807-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Histamine H3 Receptor as a target for alcohol use disorder: challenging the predictability of animal models for clinical translation in drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hendershot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Chavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.148. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41398-026-03931-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Binge drinking » : ce n’est pas seulement « combien » on boit, c’est aussi « combien de fois » - et le cerveau trinque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cavicchioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.9jmsvjtyt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol induces sorafenib resistance in hepatocellular carcinoma: A translational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoïsia Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Esparteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 104 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00109-026-02645-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol Consumption Patterns Among Young Adults in Romania: A Cross-Sectional Study During the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrada Patricia Todor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Lupusoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Voicu Moga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cosmin Tirla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Claudia Voron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (3), pp.55. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/covid6030055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of successful completion and short-term benefits associated with temporary alcohol abstinence during Dry January in France: A prospective cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 202, pp.108428. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2025.108428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Study of Plasma NFL and GFAP as Biomarkers of Alcohol Withdrawal–Associated Brain Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Clergue-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouaziz-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (5), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.70157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does neurodevelopmental load predict cognitive flexibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.100446. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scog.2026.100446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The frequency of binge-like ethanol exposure bidirectionally regulates hippocampal mGlu-LTD via synaptic mechanisms and this effect is reversed by minocycline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zabijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouriemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 287, pp.110836. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2026.110836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female rats are more vulnerable to binge drinking behavior in an operant self-administration paradigm: implication for transition to alcohol use disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sex Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13293-026-00912-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre penchant pour l’alcool trouverait son origine chez nos ancêtres, il y a plus de 10 millions d’années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.cneyefann⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérations cérébrales et troubles cognitifs liés à l'usage d'alcool : du binge drinking au syndrome de Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, T45 N2 juillet 2025, T45 N2 (Revue Alcoologie et Addictologie Juillet 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Amine-Associated Receptor 1 agonists reduce alcohol drinking and differentially modulate dopamine release in the nucleus accumbens of alcohol preferring mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Houdant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandy Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Debuysscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Orzelska-Górka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 274, pp.110460. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2025.110460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l’alcool disparaissait de la planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.jm7fvrf6t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Immune‐Inflammatory Features and Social Cognitive Impairments in Patients With Schizophrenia Spectrum Disorders: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zampetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cécile Bralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (4), pp.e70384. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/brb3.70384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Characteristics of Health Professions Students with Nitrous Oxide Use Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Szusterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Blecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02791072.2025.2461992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should the French approval of baclofen for alcohol dependence be extended to abstinence maintenance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franchitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.335-337. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2024.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de Korsakoff : une démence évitable, due à l’alcool, mais que la France ignore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.eckry9p6s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new module in the drug development process: preclinical multi-center randomized controlled trial of R-ketamine on alcohol relapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Meinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Skorodumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahd François Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41386-025-02071-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the MyDéfi Smartphone Application on Binge Drinking Among University Students: Protocol of a Double‐Blind Multicenter Prospective National Randomized Controlled Trial Using Phosphatidylethanol as a Biomarker—The SMARTBINGE Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méléna Dreinaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (2), pp.e70014. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mpr.70014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates and determinants of alcohol-drinking categories in France: a general population survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Ternay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckaf147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins et attentes des professionnels de santé sur la thématique de l’alcoologie : résultat d’une enquête réalisé en France en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouras Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (T45 N1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GPR88 Agonist RTI‐122 Reduces Alcohol‐Related Motivation and Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis F. Lovelock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria L. Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalynn J. van Voorhies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (6), pp.e70058. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.70058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05509513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous avons un gros problème avec l'alcool, pourquoi ne pas voir l'éléphant dans la pièce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naassila Mickael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, T44 N2, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum bile acids profiles are altered without change of the gut microbiota composition following a seven-day prednisolone therapy in severe alcoholic hepatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Esparteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoïsia Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jedraszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Marticho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.2382767. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2382767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic drugs and psychedelics as emerging therapies for alcohol use disorder: insights from preclinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahd François Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00702-024-02757-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d’un programme d’éducation thérapeutique pour les femmes souffrant d’un trouble de l’usage de l’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Sage-Femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sagf.2024.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol consumption and its association with cancer, cardiovascular, liver and brain diseases: a systematic review of Mendelian randomization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouras Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Domenighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fepid.2024.1385064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs and expectations of healthcare professionals regarding the topic of alcohology: Results of a survey conducted in France in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouras Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (6), pp.202772. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol-related cognitive impairments in patients with and without cirrhosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Jurdana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Sarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Nguyen-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (2), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agae008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shotgun metagenomics reveals Bacteroides stercoris as a fecal biomarker depleted in late-stage hepatocellular carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Esparteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoïsia Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastro Hep Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gastha.2024.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and characteristics of participants in Dry January 2024: findings from a general population survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2024.1466739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le binge drinking et le binge drinking de haute intensité par le BDCT, un nouvel outil de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret P. Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ortelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Revue Alcoologie et Addictologie, T44 N3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psilocybin reduces alcohol self-administration via selective left nucleus accumbens activation in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147 (11), pp.3780-3788. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awae136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific decision-making impairments and striatal dopaminergic changes after binge drinking history in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2023.1076465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-derived neurotrophic factor Val66Met polymorphism moderates the relationship between impulsivity, negative emotions, and binge drinking intensity in university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (5), pp.505-511. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agad043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcoolisation chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est-on du french paradox en 2020 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naassila Mickael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol related cognitive impairments in schizophrenia patients : A case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Walesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (S1), pp.S335-S335. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol related cognitive impairments in patients with and without cirrhosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Jurdana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.S140. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d’alcool et hypertension artérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouras Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (6), pp.661-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPP0001. Frequency and clinical characteristics of nitrous oxide use disorder among French health professions students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Szusterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (S1), pp.S137-S137. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et mécanismes d’action de la kétamine dans le traitement de l’addiction à l’alcool – Revue des études cliniques et précliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahd Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 217 (3-4), pp.161 - 182. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio/2023028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04316733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPP0002. Use of tianeptine sulfate over-the-counter, literature review, and case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Szusterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (S1), pp.S137-S138. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could reasons for admission help to screen unhealthy alcohol use in emergency departments? A multicenter French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl J Cherpitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1271076. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2023.1271076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04990504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new statistical model for binge drinking pattern classification in college-student populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ortelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1134118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research on alcohol in France: bibliometric analysis of original publications between 2015-2020 relating to alcohol in France and abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jauffret-Roustide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-related differences in the efficacy of Baclofen enantiomers on self-administered alcohol in a binge drinking pattern and dopamine release in the core of the nucleus accumbens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Houdant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fernandez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Vilelas de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1146848. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2023.1146848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of psychedelics in animal models of binge drinking and alcohol use disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spanagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciccocioppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2, SI), pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescuing SLAMF3 Expression Restores Sorafenib Response in Hepatocellular Carcinoma Cells through the Induction of Mesenchymal-to-Epithelial Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouled-Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.910. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14040910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Impulsivity and Emotion Dysregulation Dimensions on Core Characteristics of Binge Drinking among University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Djerada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaladjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.286-296. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol Withdrawal Is an Oxidative Stress Challenge for the Brain: Does It Pave the Way toward Severe Alcohol-Related Cognitive Impairment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Clergue-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coulbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Laniepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (10), </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox11102078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcoolodépendance féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Sage-Femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.26-28. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sagf.2021.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-month alcohol abstinence national campaigns: a scoping review of the harm reduction benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia De Ternay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harm Reduction Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12954-022-00603-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESBRA President’s Announcement: European Society for Biomedical Research on Alcoholism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.151-151. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agac010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrogliosis and compensatory neurogenesis after the first ethanol binge drinking‐like exposure in the adolescent rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.14757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Chronic Alcohol Exposure-Induced Aggressiveness in Cellular Model of HCC and Recovery after Alcohol Withdrawal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoïsia Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbind Singh Amrathlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jankovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (7), pp.366. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-022-04387-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopaminergic receptors D1/D2 ratio in dorsal striatum and motor cortex in the ethanol post-dependant rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Ferreira Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Debuysscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2, SI), pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective abolition of mGluR1/5-LTD on a long term in adolescent rats after binge-like ethanol exposure is restored by anti-inflammatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2, SI), pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Improvement of Neuropsychological Impairments During Detoxification in Patients with Alcohol Use Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (1 [aRT. agac048]), 8 p. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agac048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of the use of the &amp;quot;MYDEFI&amp;quot; smartphone application to help reduce alcohol consumption in the involvement of pharmacists in the prevention of at-risk consumption: Results of a survey in the Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (5), pp.711--717. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharma.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and synaptic plasticity impairments after the first binge drinking episodes in adolescent rats are due to neuroinflammation effects through epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Uyttersprot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2, SI), pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Inflammatory Drugs Prevent Memory and Hippocampal Plasticity Deficits Following Initial Binge-like Alcohol Exposure in Adolescent Male Rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Uyttersprot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 239 (7), pp.2245--2262. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-022-06112-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcranial direct current stimulation (tDCS) reduces motivation to drink ethanol and reacquisition of ethanol self-administration in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dumontoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen González-Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andries van Schuerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.198. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-03940-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and usefulness of the short form of the Drinking Motives Questionnaire Revised (DMQ-R SF) among patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.107251. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2022.107251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma tau, NfL, GFAP and UCHL1 as candidate biomarkers of alcohol withdrawal-associated brain damage: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Clergue-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.13232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool et fibrillation auriculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Medicale de Liege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (10), pp.565--570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Alcohol Consumption among Users of an Internet Drug Forum during a COVID-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.14585. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192114585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol exposure during brain maturation and plasticity in the hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1, SI), pp.35A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de drogues en temps de pandémie de Covid-19, devons-nous nous inquiéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.105-7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2021.0663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.108-10. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2021.0664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF HDAC INHIBITORS AND HDAC ACTIVATORS ON ETHANOL INTAKE IN RATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Debuysscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ozdarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1, SI), pp.22A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical characteristics of 652 patients referred to a substance abuse liaison department in an Academic Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonte-Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.S13-S14. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch-Clamp Recording of Low Frequency Stimulation-induced Long-Term Synaptic Depression in Rat Hippocampus Slices During Early and Late Neurodevelopment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rabiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Peineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Antol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (2), pp.351-364. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.14516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des dommages associés à l’alcool : quelles stratégies de prévention et d’accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Airagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Daeppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/qsp/2021043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar, a powerful substitute for ethanol in ethanol postdependent rats: Relevance for clinical consideration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Audegond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret P. Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.13023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is R(+)-Baclofen the best option for the future of Baclofen in alcohol dependence pharmacotherapy? Insights from the preclinical side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Echeverry-Alzate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex difference in the vulnerability to hippocampus plasticity impairment after binge-like ethanol exposure in adolescent rat: Is estrogen the key?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rabiant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Antol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.13002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instagram and eating disorders: an internet survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.S484-S485. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.10.623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical characteristics of patients receiving methadone or buprenorphine maintenance in liaison-psychiatry in emergency departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.S15-S16. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Impact of the COVID-19 Lockdown on Stress and Addictive Behaviors in an Alcohol-Consuming Student Population in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl J Cherpitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.628631. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.628631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol use increase in polysubstance users during quarantine related to SARS-Cov2 infection-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chappard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.S15. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (13), pp.108-110. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1984/nrp.2021.0664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psilocybin targets a common molecular mechanism for cognitive impairment and increased craving in alcoholism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus W. Meinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Pfarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrin Rohleder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela L. Meinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (47), </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abh2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training emotion regulation processes in alcohol-abstinent individuals: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Addictive Behaviors, 114, pp.106652. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Responses to the Implicit Processing of Emotional Facial Expressions in Binge Drinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Portefaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (2), pp.166-174. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agaa093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical profile of elderly patients referred to liaison psychiatry for substance use disorders in an Academic Emergency Department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Bonte-Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilian Dragos-Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (4), pp.440-446. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2021.0977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-estimation of blood alcohol concentration in patients admitted for acute alcohol intoxication in emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.S20. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2020.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential brain responses for perception of pain during empathic response in binge drinkers compared to non-binge drinkers (vol 27, 102322, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte L. Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen W. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstrain differences in voluntary binge‐like drinking behavior and in two acute ethanol injections‐induced synaptic plasticity deficits in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential brain responses for perception of pain during empathic response in binge drinkers compared to non-binge drinkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte L Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen W Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.102322. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02915739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar intake and craving during alcohol withdrawal in alcohol use disorder inpatients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Luquiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to ethanol sensitization predicts higher intake and motivation to self-administer ethanol: Proof of the incentive salience sensitization theory?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen Gonzalez-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (6), </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is self-compassion linked to treatment adherence in schizophrenia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Uzer-Kremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.493-495. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2020.05.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and plasticity impairment after binge drinking in adolescent rat hippocampus: GluN2A/GluN2B NMDA receptor subunits imbalance through HDAC2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Peineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is self-compassion linked to treatment adherence in schizophrenia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Uzer-Kremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.S307-S308. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2020.09.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of anxious and depressive symptoms in a population of cannabidiol users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.S5. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2020.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual disorders in schizophrenia patients with or without nicotine dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.S25-S26. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2020.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of heat shock transcription factor 2 in the NMDA‐dependent neuroplasticity induced by chronic ethanol intake in mouse hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component process analysis of verbal memory in a sample of students with a binge drinking pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stefaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.100323. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2020.100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une définition opérationnelle du &amp;quot;binge drinking&amp;quot; : une nécessité diagnostique et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What We Talk About When We Talk About Binge Drinking: Towards an Integrated Conceptualization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (5), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agaa041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 pandemic lockdown and problematic eating behaviors in a student population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.826-835. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.2020.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03261165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic prospects of cannabidiol for alcohol use disorder and alcohol-related damages on the liver and the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Ternay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikail Nourredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.627. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2019.00627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of N-acetylcysteine on ethanol self-administration in ethanol-dependent rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Carmen González-Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Antol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.112 - 120. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bénéfices des défis “sans alcool” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (4), pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low self-esteem as pathways to alcohol use disorders among college students: results of a cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaladjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (2), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agz097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can board games reduce cognitive disorders in patients with alcohol dependence during detoxification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (6), pp.S498-S499. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2019.09.777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of N-acetylcysteine in the treatment of addictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Stoces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Ecija Schrijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (4), pp.308-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the Relationship Between Self-Esteem and Problematic Alcohol Use Among College Students: Evidence From a Cluster Analytic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaladjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (2), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agz097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal models of binge drinking, current challenges to improve face validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.112-121. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face validity of a pre-clinical model of operant binge drinking: just a question of speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Echeverry-Alzate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.664-675. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACE AND PREDICTIVE VALIDITIES OF A PRECLINICAL MODEL OF OPERANT BINGE DRINKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. C. Gonzalez-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Echeverry-Alzate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (1, SI), pp.275A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substance-use disorders in later life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 380 (12), pp.1189. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMc1900415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early recovery of cognitive impairments during withdrawal in patients with alcohol dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufrasnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (6), pp.S114-S115. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2019.09.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver cancer aggressiveness induced by chronic alcohol exposure is reversed by alcohol-withdrawal: a face validity of an in vitro model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. -A. Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue, 43 (1, SI), pp.072. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.14059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Behavioral Economics of Alcohol Demand in French and American University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret P. Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca L. Caughron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna L. Berman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel B. C. Sokolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.531-544. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GluN2B Subunit of the NMDA Receptor: The Keystone of the Effects of Alcohol During Neurodevelopment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurochemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1, SI), pp.78-88. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11064-017-2462-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methadone and buprenorphine treatments in patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Amariei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.286-288. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles mnésiques et attentionnels après une tentative de suicide par intoxication médicamenteuse volontaire aux benzodiazépines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ammirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Journal of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.S138-S139. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could histone deacetylase activators be useful leads in the search for new therapeutics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1241-1243. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fmc-2019-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupted Fear and Sadness Recognition in Binge Drinking: A Combined Group and Individual Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Billieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (9), pp.1978-1985. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.14151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases neurobiologiques de l’addiction à l’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (6), pp.554-564. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2017.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La MATE-Fr. Introduction à la version française d’un instrument d’évaluation globale en addictologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard M. Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Broekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.140-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRECLINICAL EVALUATION OF NEW HDAC INHIBITORS IN ANIMAL MODELS OF ALCOHOL USE DISORDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2, SI), pp.123A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting baclofen in the treatment of alcoholism: just a question of enantiomer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Echeverry-Alzate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Journal of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.S127-S128. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2590-2415(19)30343-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le binge drinking. Toujours aussi problématique et pas de solutions en vue, un peu de courage!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (1), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological activation of mGlu4 and mGlu7 receptors, by LSP2-9166, reduces ethanol consumption and relapse in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.163-170. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2018.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère journée nationale d’échanges du réseau de recherche REUNIRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (4), pp.459-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles thérapeutiques récentes pourraient être adaptées au modèle du staging dans l’anorexie mentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Naepels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Guilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Journal of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.S176-S177. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2590-2415(19)30446-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine de précision en addictologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (4), pp.314-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE OF HDAC IN BINGE DRINKING LIKE ETHANOL EXPOSURE-INDUCED ALTERATIONS IN ANXIETY, MEMORY AND SYNAPTIC PLASTICITY DURING ADOLESCENCE IN RATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2, SI), pp.89A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol (EtOH)-Related Behaviors in alpha-Synuclein Mutant Mice and Association of SNCA SNPs with Anxiety in EtOH-Dependent Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Antol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (11), pp.2172-2185. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.13875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des jeux de société sur les troubles cognitifs dans une population de patients alcoolodépendants hospitalisés pour sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Journal of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.S128-S129. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2590-2415(19)30345-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of comorbid alcohol use disorders on the clinical patterns of major depressive disorder: a general population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Drug and Alcohol Dependence, 187, pp.40-47. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating micro-ARNs as biomarkers of alcohol liver disease and hepatocellular carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. -A. Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Buttolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (1), pp.S648. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-8278(18)31552-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class I HDAC Inhibitors: Potential New Epigenetic Therapeutics for Alcohol Use Disorder (AUD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Ozdarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Moroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (5), pp.1745 - 1766. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b00115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of alcohol use disorders pharmacotherapies in a new preclinical model of binge drinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carmen Gonzalez-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140, pp.14-24. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2018.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected effect of cyclodepsipeptides bearing a sulfonylhydrazide moiety towards histone deacetylase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Létévé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Moroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.222 - 233. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of new alkylsulfonylhydrazide-type compound in the treatment of alcohol use disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Sketriene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Moroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235 (6), pp.1835 - 1844. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-018-4917-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling lymphocytic activation molecules Slam and cancers: friends or foes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Debuysscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadeesh Bayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrathlal Rabbind Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (22), pp.16248-16262. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.24575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02455443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of N-acetylcysteine on motivation, seeking and relapse to ethanol self-administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carmen Gonzalez-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.643-652. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère Journée nationale de la recherche en alcoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.160-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S15-4 Neuroinflammation and epigenetic processes after only two binges of ethanol in young adults rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chagas Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.i4-i30. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agx075.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S03-3vulnerability to voluntary binge drinking in rats using an operant self-administration procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanblanc Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legastelois Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">González-Marín Maria del Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauton Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebourgeois Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (suppl_1), pp.i4-i30. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agx075.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binge Eating, But Not Other Disordered Eating Symptoms, Is a Significant Contributor of Binge Drinking Severity: Findings from a Cross-Sectional Study among French Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to ethanol sensitization is associated with a loss of synaptic plasticity in the hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Silvestre De Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Gonzalez-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Antol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synapse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (2), </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/syn.21899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two binges of ethanol a day induces epigenetic modulations and astrogliosis in adolescent rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chagas Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.S1049. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31832-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloninger's Temperament and Character Dimensions of Personality and Binge Drinking Among College Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Duka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaladjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (11), pp.1970-1979. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.13497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S14-3Effect of N-acetylcysteine on motivation, seeking and relapse to ethanol self-administration in alcohol dependent and non-dependent rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Gonzalez-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vilpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (suppl_1), pp.i4-i30. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agx075.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic mechanisms and alcohol use disorders: a potential therapeutic target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1), pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio/2017014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binge Drinking: Current Diagnostic and Therapeutic Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.181-186. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40263-017-0413-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of General Practitioners in the 2015 French Guidelines on Alcohol Misuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soc Francaise Alcoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (6), pp.747-748. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agx054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the WHO and NIAAA criteria for binge drinking on drinking features and alcohol-related aftermaths: Results from a cross-sectional study among eight emergency wards in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid De Chazeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.92 - 98. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2017.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of KCC2 in hippocampal synaptic plasticity disturbances after perinatal ethanol exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Silvestre De Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Antol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.1870-1882. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFICACY OF HDAC1 INHIBITORS IN A NEW MODEL OF BINGE DRINKING IN RATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalez Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (SI), pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered white matter integrity in whole brain and segments of corpus callosum, in young social drinkers with binge drinking pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Cercignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.490-501. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/adb.12332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF N-ACETYLCYSTEINE ON MOTIVATION, SEEKING AND RELAPSE TO ETHANOL SELFADMINISTRATION IN ALCOHOL DEPENDENT AND NONDEPENDENT RATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Gonzalez-Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFICACY OF HDAC1 INHIBITORS IN A NEW RAT MODEL OF BINGE DRINKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. C. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin S. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (1, SI), pp.269A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte SLAMF3 reduced specifically the multi-drugs resistance protein MRP-1 and increases HCC cells sensitization to anti-cancer drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Debuysscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouled-Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Simoes Eugenio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Demey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (22), pp.32493-32503. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.8679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de l'addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (2), pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Binges of Ethanol a Day Keep the Memory Away in Adolescent Rats: Key Role for GLUN2B Subunit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Silvestre De Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled-Ezaheir Bennouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ijnp/pyv087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-62DOES SUSCEPTIBILITY TO ALCOHOL BEHAVIORAL SENSITIZATION ALTER OPERANT SELF-ADMINISTRATION AND MOTIVATION FOR ALCOHOL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeanblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (suppl 1), pp.i61.1-i61. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agv080.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SY13-4FETAL ALCOHOL EXPOSURE INDUCES A LONG-TERM ALTERATION OF NMDA-DEPENDENT SYNAPTIC PLASTICITY, LEADING TO AN ABERRANT LONG TERM DEPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Silvestre de Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fedorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (suppl 1), pp.i16.1-i16. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agv076.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberrant NMDA-dependent LTD after perinatal ethanol exposure in young adult rat hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Silvestre de Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Fedorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Antol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (8), pp.912-923. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.22414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic and intermittent exposure to alcohol vapors: a new model of alcohol-induced osteopenia in the rat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine B. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 Suppl 1, pp.E216-20. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-0277.2012.01899.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beetrack&amp;quot;: a software for 2D open field locomotion analysis in honey bees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel B. C. Sokolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 207 (2), pp.211-7. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of cortical 5-HT(2A) receptors in the anxiolytic action of cyamemazine in benzodiazepine withdrawal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of ethanol-induced behavioral sensitization is associated with alteration of chromatin remodeling in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Botia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.e47527. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00759738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoxetine, desipramine, and the dual antidepressant milnacipran reduce alcohol self-administration and/or relapse in dependent rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (7), pp.1518-30. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npp.2011.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroprotective effects of PACAP against ethanol-induced toxicity in the developing rat cerebellum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Botia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jolivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Le Joncour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotoxicity Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.423-34. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12640-010-9186-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoxetine, desipramine, and the dual antidepressant milnacipran reduce alcohol self-administration and/or relapse in dependent rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npp.2011.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of association between tumour necrosis factor receptor types 1 and 2 gene polymorphism and severe acute alcoholic hepatitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (7), pp.794-800. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MEG.0b013e32832f5bba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of prenatal and postnatal maternal ethanol on offspring response to alcohol and psychostimulants in long evans rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Warnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 161 (2), pp.427-40. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2009.03.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of alcoholic liver disease: better patient group definition is required.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (7), 1848-9; author reply 1849. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ajg.2009.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol-sensitive brain regions in rat and mouse: a cartographic review, using immediate early gene expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Warnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (6), pp.945-69. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-0277.2009.00916.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal alcohol exposure in rat induces long-term depression of respiration after episodic hypoxia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 179 (7), pp.608-14. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.200703-434OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A haplotype of the DRD1 gene is associated with alcohol dependence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Batel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (4), pp.567-72. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-0277.2008.00618.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of A2A receptors in anxiolytic, locomotor and motivational properties of ethanol in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Warnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes, Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (8), pp.887-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term alterations in vulnerability to addiction to drugs of abuse and in brain gene expression after early life ethanol exposure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (7), pp.1199-211. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2008.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The -308 TNFalpha gene polymorphism in severe acute alcoholic hepatitis: identification of a new susceptibility marker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (5), pp.822-8. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-0277.2008.00629.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blunted response to low oxygen of rat respiratory network after perinatal ethanol exposure: involvement of inhibitory control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 586 (5), pp.1413-27. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2007.147165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lack of CB1 receptors prevents neuroadapatations of both NMDA and GABA(A) receptors after chronic ethanol exposure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Warnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102 (3), pp.741-52. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-4159.2007.04577.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early chronic ethanol exposure in rats disturbs respiratory network activity and increases sensitivity to ethanol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 576 (Pt 1), pp.297-307. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2006.111138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00116577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-treatment matching with anti-craving medications in alcohol-dependent patients: A review on phenotypic, endophenotypic and genetic indicators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Ooteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Verheul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard M. Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Substance Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (2-3), pp.75-96. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14659890500038764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00116579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CB1 receptor knockout mice display reduced ethanol-induced conditioned place preference and increased striatal dopamine D2 receptors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Babovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (2), pp.339-49. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.npp.1300568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00116578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased alcohol self-administration and increased alcohol sensitivity and withdrawal in CB1 receptor knockout mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46 (2), pp.243-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic effect of acamprosate on NMDA but not on GABAA receptors in spontaneous rhythmic activity from the isolated neonatal rat respiratory network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (1), pp.35-45. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2004.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic ethanol exposure differentially regulates NOS1 mRNA levels depending on rat brain area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrefiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise J. Beaugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Sébire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 338 (3), pp.221-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of prenatal and postnatal ethanol exposure on the developmental profile of mRNAs encoding NMDA receptor subunits in rat hippocampus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (5), pp.850-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low ethanol sensitivity and increased ethanol consumption in mice lacking adenosine A2A receptors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (23), pp.10487-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic ethanol consumption induces tolerance to the spatial memory impairing effects of acute ethanol administration in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 136 (1), pp.239-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic ethanol exposure increases gene transcription of subunits of an N-methyl-D-aspartate receptor-like complex in cortical neurons in culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongwei Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias K. Michaelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 315 (1-2), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracerebroventricular injection of antisense oligos to nNOS decreases rat ethanol intake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise J. Beaugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sébire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 67 (3), pp.629-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High extracellular calcium concentrations directly stimulate osteoclast apoptosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mentaverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wattel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 268 (3), pp.899-903. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/bbrc.2000.2229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of action of acamprosate. Part I. Characterization of spermidine-sensitive acamprosate binding site in rat brain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 22 (4), pp.802-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyamemazine decreases ethanol intake in rats and convulsions during ethanol withdrawal syndrome in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Alche-Birée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 140 (4), pp.421-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of rat neuronal nitric oxide synthase activity by chronic alcoholization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Beaugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (1), pp.13-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental findings in the study of the reduction of alcohol intake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 Suppl 3, pp.S337-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol potentiates lipopolysaccharide- or interleukin-1 beta-induced nitric oxide generation in RBE4 cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Beaugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Daoust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 313 (3), pp.273-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00746189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychedelics as treatment of alcohol use disorders: insights from preclinical models and comparison of the different psychedelics psilocybin, LSD and ketamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SONA 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Marrakesh, Morocco. pp.6, </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2025.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psilocybin targets a common molecular mechanism for cognitive impairment and increased craving in alcoholism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Meinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism and Stress: A Framework For Future Treatment Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Marisa Roberto, May 2023, Volterra, Tuscany, Italy. pp.91, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alcohol.2023.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of HDAC Inhibitors and HDAC Activators on Ethanol Intake in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vilpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism and Stress: A Framework For Future Treatment Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Marisa Roberto, May 2023, Volterra, Tuscany, Italy. pp.82, </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alcohol.2023.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of implicit emotional processing in binge drinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Portefaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Biomedical Research on Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcoologie : que peuvent attendre les cliniciens des neurobiologistes ? Que peuvent attendre les neurobiologistes des cliniciens en 2018 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. pp.S4, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2590-2415(19)30010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What we know and still not know about the effects of binge drinking behavior on young adults´ brain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Duka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. NeuroFrance 2017, Congrès international de Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des déterminants du comportement de binge drinking : arguments en faveur d’une typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benzerouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kaladjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of HDAC1 inhibitors in a new model of binge drinking in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D.C. Gonzalez Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legastelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism and Stress: A Framework For Future Treatment Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Marisa Roberto, May 2017, Volterra, Tuscany, Italy. pp.205, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alcohol.2017.02.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats neuro-anatomiques de la pratique du binge-drinking: résultats de l’étude Européenne Alcobinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen W Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Duka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité des concentrations plasmatiques maximales en RS- et R-kétamine et leurs métabolites en fonction du sexe chez des rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lemaire-Hurtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgine Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e congrès de la Société française de toxicologie analytique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France. Toxicologie Analytique et Clinique, 35 (2), pp.S52-S53, 2023, </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle peut-elle aider à estimer le risque de récidive des comportements violents en psychiatrie légale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Manaouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. French Journal of Psychiatry, 1, pp.S172, 2019, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-estimation de l’alcoolémie chez les patients admis dans un service d’urgences pour intoxication éthylique aiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alaux-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ammirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. French Journal of Psychiatry, 1, pp.S102, 2019, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence des symptômes anxieux et dépressifs dans une population de consommateurs de cannabidiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. French Journal of Psychiatry, 1, pp.S98-S99, 2019, </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles sexuels chez des patients schizophrènes avec ou sans dépendance à la nicotine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. French Journal of Psychiatry, 1, pp.S135, 2019, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles amnésiques après tentatives de suicide par intoxication volontaire aux benzodiazépines. Etude préliminaire au CHU d’Amiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France. French Journal of Psychiatry, 1, pp.S152, 2018, </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2590-2415(19)30394-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération cognitive précoce chez des patients alcoolo-dépendants au cours du sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France. 1, pp.S135, 2018, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2590-2415(19)30358-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Alterations and Cognitive Deficits Induced by Alcohol Use Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcohol-related Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.575-592, 2023, 978-3-031-32483-3. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32483-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Models of Binge Drinking: Behavior and Clinical Relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Preedy, VR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEUROSCIENCE OF ALCOHOL: MECHANISMS AND TREATMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-66, 2019, 978-0-12-813126-8; 978-0-12-813125-1. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813125-1.00007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsivity and Binge Drinking: A Neurocognitive Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Billieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Preedy, VR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEUROSCIENCE OF ALCOHOL: MECHANISMS AND TREATMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-343, 2019, 978-0-12-813126-8; 978-0-12-813125-1. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813125-1.00035-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des dommages associés à la consommation d'alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Airagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Daeppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale (INSERM). 2021, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / XII-723 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03430421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites addictives chez les adolescents : Usages, prévention et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Du Roscoät</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grall-Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2014, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 500 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool : plaisir ou souffrance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Muscadier; INSERM. , 2017, Choc santé, 979-10-90685-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId843"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7601A04C"/>
+    <w:nsid w:val="A7FA938E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-naassila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9788-0918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116822384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-5146-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2829-mickael-naassila.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grap.u-picardie.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfalcoologie.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.addictologie.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esbra.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbra.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfalcoologie.fr/alcool-conso-science-acs/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reunira.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psialc.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05461685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschamps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zabijak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouriemi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2026.110836" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05608277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jeanblanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Soyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-026-00912-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rouanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2026.110884" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Foll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naassila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hendershot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Chavarria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-026-03807-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05609214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouras Bouajila" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavicchioli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xe6sxmr46" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-026-03931-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierrefiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Debris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9jmsvjtyt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ano&#239;sia Courtois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mari&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fouquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Esparteiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-026-02645-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05594282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrada Patricia Todor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Lupusoru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Voicu Moga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cosmin Tirla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Claudia Voron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/covid6030055" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Savy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2025.108428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F. Lovelock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L. Cordero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalynn J. van Voorhies" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.70058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Andre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Basset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05037006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Lamarche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fouquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Debuysscher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Orzelska-G&#243;rka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2025.110460" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05317506v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.jm7fvrf6t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05241646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.cneyefann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04695592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karila" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franchitto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barrault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.05.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04934097v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Szusterman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Blecha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2025.2461992" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zampetas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Bralet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70384" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04981832v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Meinhardt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Skorodumov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Benvenuti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Fran&#231;ois Hilal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-025-02071-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#233;na Dreinaza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bodeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.70014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05221877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.eckry9p6s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf147" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jeanblanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deschamps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-024-02757-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819220v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naassila Mickael" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04666620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jedraszak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marticho" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2382767" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04570619v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2024.03.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473014v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Jurdana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Martinetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Sarba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nguyen-Khac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agae008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04669729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202772" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04777103v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Domenighetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Aubin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fepid.2024.1385064" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04688496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen-Khac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gastha.2024.07.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04820094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1466739" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819117v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Andr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret P. Martinetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ortelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04662033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jeanblanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae136" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04061430v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fernandez Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Vilelas de Sousa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1146848" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03957970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vilpoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022191" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182531v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03981037v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1076465" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137833v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Schmid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agad043" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167319v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264937v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blecha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.346" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04212855v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.351" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264898v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Angerville" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaucher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gierski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzerouk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walesa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.734" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04316733v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Hilal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2023028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264959v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.347" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04990504v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chabert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cab&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl J Cherpitel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1271076" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1134118" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199492v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hebert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hoffmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03859284v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moinas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114585" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823323v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Aubin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouajila" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783445v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Clergue-Duval" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Questel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13232" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319811v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2021.11.007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bordy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meinhardt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spanagel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciccocioppo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03924884v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1167" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838378v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102078" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03647956v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Marie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Collet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14040910" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04052844v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Deschamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lefebvre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14757" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703795v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbind Singh Amrathlal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jankovsky" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04387-y" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611973v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia De Ternay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblanc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-022-00603-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814208v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac048" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760908v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mabille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viguier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houchi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.01.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783448v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783452v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Ferreira Moreira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Uyttersprot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703787v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-022-06112-w" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630104v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pedron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumontoy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Gonz&#225;lez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coune" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries van Schuerbeek" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03940-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03697027v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2022.107251" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584899v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bonte-Baert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Assal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Dragos-Stan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0977" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584902v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drissi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marcq" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0663" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rabiant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peineau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Antol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14516" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595116v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azam" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonte-Baert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.10.025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319818v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584901v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ozdarska" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boissiere" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584903v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Alaux-Cantin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Alarcon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Audegond" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon O'Brien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13023" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312190v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Daeppen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/qsp/2021043" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584911v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Echeverry-Alzate" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12892" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584905v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Antol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Boudesseul" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.628631" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595119v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tual" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.10.623" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595118v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.10.028" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009246v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dricot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa093" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03169051v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claisse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Defrance" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brunelle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106652" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595115v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moinas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chappard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.10.027" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329128v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1984/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584900v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus W. Meinhardt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pfarr" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrin Rohleder" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela L. Meinhardt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2399" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261165v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Rodgers" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billieux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2020.00053" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100061v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12992" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584912v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L. Rae" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen W. Smith" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Nikolaou" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Davies" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102448" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584906v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2020.09.032" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005506v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alarcon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tiberghien" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pelletier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12907" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589617v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Gonzalez-Marin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12833" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915739v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L Rae" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen W Smith" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102322" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584910v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Drissi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Alary" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12760" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584909v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uzer-Kremers" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Bralet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.058" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584908v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Uzer-Kremers" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bralet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2020.09.398" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584907v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2020.09.013" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100098v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubreuil" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12939" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417335v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2020.100323" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589671v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2020.09.039" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420888v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Wever" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agz097" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319821v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoces" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebourgeois" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ecija Schrijvers" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516878v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00627" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485106v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carmen Gonz&#225;lez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.010" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319717v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161423v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589616v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Persyn" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2019.09.777" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVS6DJVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589620v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauton" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. C. Gonzalez-Marin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeanblanc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Echeverry-Alzate" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589622v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1900415" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397531v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.05.002" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589619v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Legastelois" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12631" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589615v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufrasnes" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2019.09.193" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589621v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -A. Papillon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14059" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589623v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Caughron" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna L. Berman" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B. C. Sokolowski" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13954" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589618v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plancke" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Amariei" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trouiller" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tahon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.05.013" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589626v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-017-2462-y" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350000v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14151" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04053203v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thilliez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Croiset" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammirati" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.393" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429347v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bourguet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2019-0036" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455443v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marcq" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Bayry" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrathlal Rabbind Singh" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24575" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929527v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gonzalez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moroy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2018.08.016" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L257N5FH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929565v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sketriene" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-018-4917-5" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589632v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Gonzalez-Marin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12521" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514053v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cador" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319860v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.12.001" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54H813V5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319857v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galland" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simioni" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard M. Schippers" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Broekman" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alaux-Cantin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589630v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourguet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04053243v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanblanc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naassila" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2590-2415(19)30343-5" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319864v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147563v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.01.031" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514061v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janssen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04053258v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naepels" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Guil&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dervaux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2590-2415(19)30446-5" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319709v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589629v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589627v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Papillon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13875" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929517v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Ozdarska" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b00115" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502415v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baguet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benradia" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2018.02.009" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04053273v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;gnier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Persyn" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2590-2415(19)30345-9" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590867v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buttolo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(18)31552-6" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589628v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.07.015" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860584v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Smith" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Dowell" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cercignani" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12332" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589635v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebourgeois" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Gonzalez-Marin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420908v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duffau" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01878" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589640v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coune" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Silvestre De Ferron" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syn.21899" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589637v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosset" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roger" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chagas Ricardo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31832-1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03945832v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanblanc J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legastelois R&#233;mi" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez-Mar&#237;n Maria del Carmen" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauton Pierre" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebourgeois Sophie" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agx075.10" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589636v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roger" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agx075.58" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397346v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Duka" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13497" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04053313v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gonzalez-Marin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilpoux" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agx075.53" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929543v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legastelois" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2017014" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8J1KNDS5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589639v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40263-017-0413-4" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589634v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paille" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soc Francaise Alcoologie" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agx054" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691045v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid De Chazeron" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.01.034" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M4S2PZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589633v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Silvestre De Ferron" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervern" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12465" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589638v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Marin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legastelois" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589643v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled-Ezaheir Bennouar" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyv087" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589642v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Simoes Eugenio" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demey" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8679" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589641v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. C. Gonzalez" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin S. Lebourgeois" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516951v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupont" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03945928v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez Marin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agv080.62" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03945917v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierrefiche" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervern" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaux-Cantin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fedorenko" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agv076.55" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03945594v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Fedorenko" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22414" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SRGPFD1N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746144v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B. Maurel" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Tournier" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01899.x" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB85DB3095B5331D3CE46C2DBDDE8F341D4896F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00759738v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Botia" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047527" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746160v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Moine" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.03.006" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8WC2JV7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746161v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.01.009" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76Q8FKCD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625929v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alaux" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.37" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746162v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746164v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jolivel" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-010-9186-y" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746165v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Daoust" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Dupas" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEG.0b013e32832f5bba" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746167v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Barbier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Warnault" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.03.076" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0B93ZR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746168v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2009.00916.x" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHT3W7Q2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746166v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2009.255" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746169v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200703-434OC" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746172v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batel" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramoz" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00618.x" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHTK482Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746170v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746171v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2008.07.030" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-084CNMWS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746173v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00629.x" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHF1KC7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746174v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.147165" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746175v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2007.04577.x" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00116577v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.111138" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00116579v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ooteman" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Verheul" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659890500038764" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00116578v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Babovic" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ledent" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300568" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746176v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2004.03.004" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LB1VXTP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746177v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746178v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise J. Beaug&#233;" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;bire" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746181v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746179v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746180v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746182v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Bao" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Hui" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias K. Michaelis" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746183v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;bire" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746184v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorget" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kamel" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wattel" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.2229" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS8R58GZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746186v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammoumi" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legrand" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durbin" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746185v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Alche-Bir&#233;e" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746188v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Beaug&#233;" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746187v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746189v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213711v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.05.064" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319761v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bourget" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2023.03.064" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319758v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hansson" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bell" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2023.03.099" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009337v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319845v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2590-2415(19)30010-8" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319765v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.C. Gonzalez Marin" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2017.02.193" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014362v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014394v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014380v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319768v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaire-Hurtel" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Jeanblanc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.077" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319835v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupriez" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaumont" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.386" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319832v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.320" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319838v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berly" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manaouil" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.466" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319826v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.314" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319849v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalanne" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2590-2415(19)30394-0" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319847v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufrasne" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2590-2415(19)30358-7" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508105v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32483-3_31" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589625v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lannoy" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Billieux" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813125-1.00035-0" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589624v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813125-1.00007-6" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03430421v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102920v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319807v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-naassila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9788-0918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116822384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=lls-wk4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-5146-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2829-mickael-naassila.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grap.u-picardie.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfalcoologie.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.addictologie.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esbra.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbra.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfalcoologie.fr/alcool-conso-science-acs/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reunira.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psialc.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05609214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naassila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouras Bouajila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xe6sxmr46" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rouanet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2026.110884" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Foll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jeanblanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hendershot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Chavarria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-026-03807-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-026-03931-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierrefiche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Debris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavicchioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9jmsvjtyt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ano&#239;sia Courtois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mari&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fouquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Esparteiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-026-02645-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05594282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrada Patricia Todor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Lupusoru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Voicu Moga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cosmin Tirla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Claudia Voron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/covid6030055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Savy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2025.108428" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05615444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Clergue-Duval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Questel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouaziz-Amar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.70157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05625690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecardeur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bralet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2026.100446" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05461685v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zabijak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouriemi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2026.110836" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05608277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Soyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-026-00912-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05241646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.cneyefann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05037006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Lamarche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fouquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Debuysscher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Orzelska-G&#243;rka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2025.110460" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05317506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.jm7fvrf6t" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zampetas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Bralet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70384" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04934097v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Szusterman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Blecha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2025.2461992" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04695592v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franchitto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.05.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05221877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.eckry9p6s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04981832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Meinhardt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Skorodumov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Benvenuti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Fran&#231;ois Hilal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-025-02071-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#233;na Dreinaza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bodeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.70014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf147" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996963v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Andre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Basset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509513v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F. Lovelock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L. Cordero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalynn J. van Voorhies" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.70058" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819220v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naassila Mickael" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04666620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jedraszak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marticho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2382767" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530543v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jeanblanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deschamps" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-024-02757-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04570619v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2024.03.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04777103v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Domenighetti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Aubin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fepid.2024.1385064" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04669729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202772" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473014v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Jurdana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Martinetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Sarba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nguyen-Khac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agae008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04688496v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen-Khac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gastha.2024.07.020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04820094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1466739" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819117v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Andr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret P. Martinetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ortelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04662033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jeanblanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae136" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03981037v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1076465" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137833v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Schmid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agad043" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03957970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vilpoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022191" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182531v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264898v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Angerville" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaucher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gierski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzerouk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walesa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.734" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04212855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.351" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167319v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264937v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blecha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.346" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04316733v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Hilal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2023028" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264959v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.347" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04990504v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chabert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cab&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl J Cherpitel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1271076" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1134118" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199492v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hebert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hoffmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04061430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fernandez Rodriguez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Vilelas de Sousa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1146848" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783450v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bordy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meinhardt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spanagel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciccocioppo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03647956v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Marie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Collet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14040910" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03924884v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1167" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102078" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2021.11.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611973v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia De Ternay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblanc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-022-00603-x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04052844v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Deschamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lefebvre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosset" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14757" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703795v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbind Singh Amrathlal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jankovsky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04387-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Ferreira Moreira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783448v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814208v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac048" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760908v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hien" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mabille" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viguier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houchi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.01.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783449v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Uyttersprot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703787v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-022-06112-w" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630104v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pedron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumontoy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Gonz&#225;lez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coune" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries van Schuerbeek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03940-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03697027v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2022.107251" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783445v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13232" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823323v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Aubin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouajila" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03859284v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moinas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114585" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584902v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drissi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouquet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marcq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319819v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0663" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319818v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584901v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ozdarska" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boissiere" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595116v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonte-Baert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.10.025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584904v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rabiant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peineau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Antol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14516" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312190v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Daeppen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/qsp/2021043" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584903v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Alaux-Cantin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Alarcon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Audegond" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon O'Brien" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13023" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584911v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Echeverry-Alzate" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12892" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584905v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Antol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595119v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tual" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.10.623" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595118v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.10.028" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423331v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Boudesseul" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.628631" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595115v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moinas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chappard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.10.027" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329128v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1984/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584900v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus W. Meinhardt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pfarr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrin Rohleder" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela L. Meinhardt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2399" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03169051v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claisse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Defrance" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brunelle" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106652" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009246v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dricot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa093" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584899v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bonte-Baert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Assal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Dragos-Stan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0977" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584906v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2020.09.032" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584912v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L. Rae" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen W. Smith" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Nikolaou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Davies" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102448" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100061v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12992" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915739v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L Rae" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen W Smith" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102322" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005506v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alarcon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tiberghien" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pelletier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12907" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589617v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Gonzalez-Marin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12833" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584909v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uzer-Kremers" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Bralet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.058" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584910v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Drissi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Alary" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12760" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584908v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Uzer-Kremers" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bralet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2020.09.398" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584907v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2020.09.013" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589671v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2020.09.039" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100098v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubreuil" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12939" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417335v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2020.100323" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261165v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Rodgers" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billieux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2020.00053" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516878v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00627" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485106v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebourgeois" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carmen Gonz&#225;lez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.010" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319717v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161423v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Wever" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agz097" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589616v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Persyn" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2019.09.777" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVS6DJVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319821v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoces" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ecija Schrijvers" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420888v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397531v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.05.002" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589619v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Legastelois" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12631" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589620v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauton" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. C. Gonzalez-Marin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeanblanc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Echeverry-Alzate" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589622v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1900415" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589615v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufrasnes" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2019.09.193" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589621v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -A. Papillon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14059" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589623v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Caughron" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna L. Berman" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B. C. Sokolowski" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13954" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589626v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-017-2462-y" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589618v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plancke" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Amariei" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trouiller" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tahon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.05.013" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04053203v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thilliez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Croiset" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammirati" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.393" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429347v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bourguet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2019-0036" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350000v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14151" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319860v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.12.001" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54H813V5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319857v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galland" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simioni" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard M. Schippers" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Broekman" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alaux-Cantin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589630v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourguet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04053243v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanblanc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naassila" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2590-2415(19)30343-5" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319864v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147563v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.01.031" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514061v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janssen" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04053258v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naepels" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Guil&#233;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dervaux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2590-2415(19)30446-5" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319709v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589629v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589627v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Papillon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13875" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04053273v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;gnier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Persyn" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2590-2415(19)30345-9" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502415v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baguet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benradia" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2018.02.009" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590867v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buttolo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marcq" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(18)31552-6" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929517v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Ozdarska" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moroy" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b00115" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589628v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Gonzalez-Marin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.07.015" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929527v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gonzalez" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2018.08.016" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L257N5FH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929565v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sketriene" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-018-4917-5" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455443v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Bayry" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrathlal Rabbind Singh" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24575" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589632v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12521" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514053v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cador" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589636v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roger" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chagas Ricardo" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agx075.58" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03945832v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanblanc J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legastelois R&#233;mi" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez-Mar&#237;n Maria del Carmen" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauton Pierre" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebourgeois Sophie" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agx075.10" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420908v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duffau" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01878" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589640v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coune" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Silvestre De Ferron" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Gonzalez-Marin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syn.21899" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589637v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosset" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roger" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31832-1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397346v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Duka" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13497" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04053313v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebourgeois" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gonzalez-Marin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilpoux" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agx075.53" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929543v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legastelois" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2017014" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8J1KNDS5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589639v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40263-017-0413-4" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589634v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paille" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soc Francaise Alcoologie" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agx054" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691045v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid De Chazeron" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.01.034" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M4S2PZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589633v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Silvestre De Ferron" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervern" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12465" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589638v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Marin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legastelois" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860584v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Smith" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Dowell" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cercignani" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12332" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589635v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589641v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. C. Gonzalez" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin S. Lebourgeois" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589642v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Simoes Eugenio" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demey" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8679" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516951v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupont" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589643v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled-Ezaheir Bennouar" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyv087" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03945928v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez Marin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agv080.62" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03945917v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierrefiche" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervern" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaux-Cantin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fedorenko" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agv076.55" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03945594v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Fedorenko" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22414" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SRGPFD1N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746144v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B. Maurel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Tournier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01899.x" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB85DB3095B5331D3CE46C2DBDDE8F341D4896F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746160v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Moine" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.03.006" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8WC2JV7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746161v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourin" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.01.009" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76Q8FKCD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00759738v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Botia" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047527" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746162v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.37" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746164v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jolivel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-010-9186-y" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625929v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alaux" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746165v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Daoust" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Dupas" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEG.0b013e32832f5bba" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746167v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Barbier" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Warnault" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.03.076" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0B93ZR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746166v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2009.255" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746168v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2009.00916.x" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHT3W7Q2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746169v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200703-434OC" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746172v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batel" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramoz" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00618.x" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHTK482Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746170v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746171v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2008.07.030" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-084CNMWS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746173v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00629.x" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHF1KC7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746174v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.147165" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746175v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2007.04577.x" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00116577v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.111138" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00116579v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ooteman" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Verheul" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659890500038764" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00116578v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Babovic" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ledent" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300568" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746177v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746176v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2004.03.004" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LB1VXTP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746178v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise J. Beaug&#233;" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;bire" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746181v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746179v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746180v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746182v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Bao" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Hui" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias K. Michaelis" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746183v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;bire" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746184v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorget" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kamel" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wattel" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.2229" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS8R58GZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746186v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammoumi" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legrand" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durbin" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746185v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Alche-Bir&#233;e" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746188v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Beaug&#233;" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746187v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746189v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213711v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.05.064" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319758v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hansson" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bell" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2023.03.099" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319761v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bourget" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2023.03.064" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009337v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319845v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2590-2415(19)30010-8" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014362v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014394v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319765v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.C. Gonzalez Marin" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2017.02.193" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014380v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319768v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaire-Hurtel" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Jeanblanc" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.077" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319838v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berly" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manaouil" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.466" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319832v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.320" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319826v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.314" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319835v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupriez" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaumont" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.386" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319849v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalanne" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2590-2415(19)30394-0" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319847v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufrasne" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2590-2415(19)30358-7" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508105v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32483-3_31" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589624v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813125-1.00007-6" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589625v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lannoy" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Billieux" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813125-1.00035-0" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03430421v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102920v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319807v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>