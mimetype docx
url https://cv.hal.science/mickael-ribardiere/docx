--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -277,2823 +277,2953 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time procedural resurfacing using GPU mesh shader</w:t>
+                <w:t xml:space="preserve">A Discrete Polydisperse Anisotropic BSDF Model based on the Micrograin Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Raad</w:t>
+                <w:t xml:space="preserve">Kewei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Delon</w:t>
+                <w:t xml:space="preserve">Simon Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+                <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gilet</w:t>
+                <w:t xml:space="preserve">Pascal Barla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 44 (2), </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.70075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.70387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176868v1</w:t>
+                <w:t xml:space="preserve">hal-05574460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven correction for the masking model of Smith</w:t>
+                <w:t xml:space="preserve">Real-time procedural resurfacing using GPU mesh shader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Tamisier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Josué Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poulin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.530840⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.70075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868067v1</w:t>
+                <w:t xml:space="preserve">hal-05176868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility Evaluation in Microfacet Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Virtually measuring layered material appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3363659⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (5), pp.959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.514604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490374v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully-correlated Anisotropic Micrograin BSDF Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Data-driven correction for the masking model of Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Barla</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3658224⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (9), pp.1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.530840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567402v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually measuring layered material appearance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visibility Evaluation in Microfacet Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kewei Xu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (5), pp.959. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2), pp.1422 - 1434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.514604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3363659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676050v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SREC‐RT: A Structure for Ray Tracing Rounded Edges and Corners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fully-correlated Anisotropic Micrograin BSDF Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Courtin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+                <w:t xml:space="preserve">Romain Pacanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14268⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (4), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3658224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343981v1</w:t>
+                <w:t xml:space="preserve">hal-04567402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of rough microgeometries for numerical simulation of material appearance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">SREC‐RT: A Structure for Ray Tracing Rounded Edges and Corners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (16), pp.4856-4864. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.391254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615079v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Rendering of Rounded Corners and Edges for Convex Objects</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of rough microgeometries for numerical simulation of material appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_24⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (16), pp.4856-4864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.391254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361600v2</w:t>
+                <w:t xml:space="preserve">hal-03615079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfacet BSDFs Generated from NDFs and Explicit Microgeometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (5), pp.143. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3338697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive HDR Image-Based Rendering from Unstructured LDR Photographs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Efficient Rendering of Rounded Corners and Edges for Convex Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chaouki Babahenini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.07.010⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Advances in Computer Graphics, 11542, pp.291-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278295v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendering Rough Opaque Materials with Interfaced Lambertian Microfacets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interactive HDR Image-Based Rendering from Unstructured LDR Photographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Lechelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Babahenini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2660490⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711532v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STD: Student's t-Distribution of Slopes for Microfacet Based BSDFs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rendering Rough Opaque Materials with Interfaced Lambertian Microfacets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">M. Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (2), pp.421-429. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.13137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2660490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535614v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatial Target Function for Metropolis Photon Tracing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">STD: Student's t-Distribution of Slopes for Microfacet Based BSDFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2963097⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.421-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505646v1</w:t>
+                <w:t xml:space="preserve">hal-01535614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiance cache method for highly glossy surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Spatial Target Function for Metropolis Photon Tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Šik Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorba Jiří</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-015-1159-y⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.4:1--4:13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2963097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219775v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRDF à base de micro-facettes diffusantes : de la physique à la synthèse d'images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A radiance cache method for highly glossy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Omidvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (10), pp.1239-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-015-1159-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061905v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Fibonacci Point Sets for Illumination Integrals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">BRDF à base de micro-facettes diffusantes : de la physique à la synthèse d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Revue Electronique Francophone d'Informatique Graphique, 8 (2), pp.1--14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143347v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spherical Gaussian Framework for Bayesian Monte Carlo Rendering of Glossy Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Spherical Fibonacci Point Sets for Illumination Integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Paulo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (10), pp.1619-1632. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (8), pp.134-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143351v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility-driven progressive volume photon tracing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Spherical Gaussian Framework for Bayesian Monte Carlo Rendering of Glossy Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Paulo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-013-0845-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (10), pp.1619-1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141843v1</w:t>
+                <w:t xml:space="preserve">hal-01143351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-Centered Color Adaptation in Global Illumination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Visibility-driven progressive volume photon tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumanta Pattanaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (9), pp.849-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-013-0845-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.12218⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141842v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Performance and Accuracy of Local PCA</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eye-Centered Color Adaptation in Global Illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.02047.x⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 32 (7), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658792v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Records for Irradiance Caching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improving Performance and Accuracy of Local PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Gassenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Křivánek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouville Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (6), pp.1603-1616. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 30 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.02047.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2010.01846.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143360v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adaptive Records for Irradiance Caching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.1603-1616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2010.01846.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptive records for volume irradiance caching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (6-8), pp.655-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3103,712 +3233,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real surface measurement and virtual gonioradiometer for road appearance prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAM - MANER 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/mam.20241180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Micrograin BSDF Model for the Rendering of Porous Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pacanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siggraph Asia 2023 - The 16th ACM SIGGRAPH Conference and Exhibition on Computer Graphics and Interactive Techniques in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Sydney, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3610548.3618241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrondis et simulation d'éclairage basée rayons : une structure dédiée aux surfaces implicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées françaises de l'informatique graphique 2019 (JF.IG.RV 2019 Marseille)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d’informatique graphique (AFIG); European Association for Computer Graphics (Eurographics), chapitre français (; Groupement de recherche en informatique géométrique et graphique, réalité virtuelle et visualisation (GDR 3000), Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appearance of Interfaced Lambertian Microfacets, using STD Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Material Appearance Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendu Progressif basé Metropolis-Hasting dans des scènes à contextes topologiques multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AFIG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibility-driven progressive volume photon tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3818,599 +3948,599 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7. A Virtual Goniophotometer for Modeling the Light Scattered by Rough Surfaces Covered with a Water Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Jourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Simonot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiometry of wet surfaces : when water matters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.73-84, 2023, IOGS, 978-2-7598-2930-9 (papier) ; 978-2-7598-2931-6 (PDF). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2931-6.c008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRDF et photogrammétrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modèles de BRDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pacanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole des Mines, 2019, 978-2-35671-556-2</w:t>
+              <w:t xml:space="preserve">, Mines ParisTech - PSL, pp.221-242, 2019, 978-2-35671-556-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091179v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de BRDF</w:t>
+                <w:t xml:space="preserve">BRDF et photogrammétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mines ParisTech - PSL, pp.221-242, 2019, 978-2-35671-556-2</w:t>
+              <w:t xml:space="preserve">, Ecole des Mines, 2019, 978-2-35671-556-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091192v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La BRDF et son utilisation en synthèse d’images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles à base de microfacettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses des Mines, pp.271-290, 2019, 9782356715562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4420,143 +4550,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic and Anisotropic Interfaced Lambertian Microfacets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4566,147 +4696,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiance cache optimization for global illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Omidvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IRISA Rennes Bretagne Atlantique, équipe FRVSense. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4716,114 +4846,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur pour l'étude de la visibilité dans les environnements enfumés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Rennes 1, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00556718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4891,51 +5021,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57AEEC10"/>
+    <w:nsid w:val="0B088503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5039,51 +5169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B8C049B"/>
+    <w:nsid w:val="190749D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5273,51 +5403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-ribardiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2964-2608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149707169" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173491431" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123600023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Raad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tamisier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.530840" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3363659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lucas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658224" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.514604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14268" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.391254" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361600v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_24" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338697" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.07.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711532v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tauzia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2660490" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ik Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorba Ji&#345;&#237;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2963097" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1159-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paulo Santos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12190" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.79" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Collin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Pattanaik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-013-0845-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCJBF1RH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12218" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G36VRDK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658792v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Gassenbauer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav K&#345;iv&#225;nek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouville Christian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02047.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92X64DLB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143360v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01846.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M4WFT2V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20241180" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610548.3618241" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jourdy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980873v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Omidvar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouatouch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-ribardiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2964-2608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149707169" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173491431" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123600023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lucas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Raad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.514604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tamisier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.530840" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3363659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14268" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.391254" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338697" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361600v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_24" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.07.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tauzia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2660490" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535614v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13137" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ik Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorba Ji&#345;&#237;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2963097" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1159-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061905v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paulo Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12190" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.79" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Collin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Pattanaik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-013-0845-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCJBF1RH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12218" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G36VRDK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658792v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Gassenbauer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav K&#345;iv&#225;nek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouville Christian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02047.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92X64DLB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01846.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M4WFT2V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20241180" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610548.3618241" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jourdy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Omidvar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouatouch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556718v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>