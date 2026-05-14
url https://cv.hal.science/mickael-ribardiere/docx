--- v1 (2026-04-11)
+++ v2 (2026-05-14)
@@ -277,51 +277,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -349,51 +349,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ribardière</w:t>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -417,3528 +417,3645 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cgf.70387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574460v1</w:t>
+                <w:t xml:space="preserve">hal-05574460v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time procedural resurfacing using GPU mesh shader</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical profilometry for road normal distribution measurement at a large scale: current issues and data interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Raad</w:t>
+                <w:t xml:space="preserve">Vincent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Delon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.70075⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (8), pp.2486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.584777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176868v1</w:t>
+                <w:t xml:space="preserve">hal-05615374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually measuring layered material appearance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Real-time procedural resurfacing using GPU mesh shader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.514604⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.70075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676050v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven correction for the masking model of Smith</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Fully-correlated Anisotropic Micrograin BSDF Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poulin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pacanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.530840⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (4), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3658224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868067v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility Evaluation in Microfacet Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Virtually measuring layered material appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3363659⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (5), pp.959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.514604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490374v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully-correlated Anisotropic Micrograin BSDF Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Data-driven correction for the masking model of Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pacanowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Barla</w:t>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (4), pp.111. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (9), pp.1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3658224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.530840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567402v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SREC‐RT: A Structure for Ray Tracing Rounded Edges and Corners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Visibility Evaluation in Microfacet Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14268⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2), pp.1422 - 1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3363659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343981v1</w:t>
+                <w:t xml:space="preserve">hal-04490374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of rough microgeometries for numerical simulation of material appearance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">SREC‐RT: A Structure for Ray Tracing Rounded Edges and Corners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.391254⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615079v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfacet BSDFs Generated from NDFs and Explicit Microgeometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of rough microgeometries for numerical simulation of material appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (5), pp.143. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (16), pp.4856-4864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3338697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.391254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312504v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Rendering of Rounded Corners and Edges for Convex Objects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Interactive HDR Image-Based Rendering from Unstructured LDR Photographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Lechelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Babahenini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_24⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361600v2</w:t>
+                <w:t xml:space="preserve">hal-02278295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive HDR Image-Based Rendering from Unstructured LDR Photographs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Microfacet BSDFs Generated from NDFs and Explicit Microgeometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chaouki Babahenini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (5), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3338697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.07.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02278295v1</w:t>
+                <w:t xml:space="preserve">hal-02312504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendering Rough Opaque Materials with Interfaced Lambertian Microfacets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Efficient Rendering of Rounded Corners and Edges for Convex Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Advances in Computer Graphics, 11542, pp.291-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2660490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711532v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STD: Student's t-Distribution of Slopes for Microfacet Based BSDFs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+                <w:t xml:space="preserve">Rendering Rough Opaque Materials with Interfaced Lambertian Microfacets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13137⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2660490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535614v1</w:t>
+                <w:t xml:space="preserve">hal-01711532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatial Target Function for Metropolis Photon Tracing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">STD: Student's t-Distribution of Slopes for Microfacet Based BSDFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2963097⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.421-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505646v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiance cache method for highly glossy surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Spatial Target Function for Metropolis Photon Tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Šik Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorba Jiří</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Omidvar</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-015-1159-y⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.4:1--4:13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2963097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219775v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRDF à base de micro-facettes diffusantes : de la physique à la synthèse d'images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A radiance cache method for highly glossy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Omidvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (10), pp.1239-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-015-1159-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061905v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Fibonacci Point Sets for Illumination Integrals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">BRDF à base de micro-facettes diffusantes : de la physique à la synthèse d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Revue Electronique Francophone d'Informatique Graphique, 8 (2), pp.1--14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143347v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spherical Gaussian Framework for Bayesian Monte Carlo Rendering of Glossy Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Visibility-driven progressive volume photon tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumanta Pattanaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (10), pp.1619-1632. </w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (9), pp.849-859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00371-013-0845-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143351v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility-driven progressive volume photon tracing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Eye-Centered Color Adaptation in Global Illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (7), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-013-0845-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141843v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-Centered Color Adaptation in Global Illumination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Spherical Fibonacci Point Sets for Illumination Integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cozot</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Paulo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32 (7), pp.111-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.12218⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 32 (8), pp.134-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01141842v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Performance and Accuracy of Local PCA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A Spherical Gaussian Framework for Bayesian Monte Carlo Rendering of Glossy Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Paulo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.02047.x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (10), pp.1619-1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00658792v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Records for Irradiance Caching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Adaptive records for volume irradiance caching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (6-8), pp.655-664</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01143360v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive records for volume irradiance caching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Improving Performance and Accuracy of Local PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Gassenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Křivánek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouville Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.02047.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143357v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Records for Irradiance Caching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.1603-1616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2010.01846.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real surface measurement and virtual gonioradiometer for road appearance prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAM - MANER 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/mam.20241180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Micrograin BSDF Model for the Rendering of Porous Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pacanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siggraph Asia 2023 - The 16th ACM SIGGRAPH Conference and Exhibition on Computer Graphics and Interactive Techniques in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Sydney, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3610548.3618241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrondis et simulation d'éclairage basée rayons : une structure dédiée aux surfaces implicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées françaises de l'informatique graphique 2019 (JF.IG.RV 2019 Marseille)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d’informatique graphique (AFIG); European Association for Computer Graphics (Eurographics), chapitre français (; Groupement de recherche en informatique géométrique et graphique, réalité virtuelle et visualisation (GDR 3000), Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appearance of Interfaced Lambertian Microfacets, using STD Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Material Appearance Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendu Progressif basé Metropolis-Hasting dans des scènes à contextes topologiques multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AFIG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibility-driven progressive volume photon tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3948,745 +4065,745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7. A Virtual Goniophotometer for Modeling the Light Scattered by Rough Surfaces Covered with a Water Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Jourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Simonot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiometry of wet surfaces : when water matters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.73-84, 2023, IOGS, 978-2-7598-2930-9 (papier) ; 978-2-7598-2931-6 (PDF). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2931-6.c008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de BRDF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modèles à base de microfacettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mines ParisTech - PSL, pp.221-242, 2019, 978-2-35671-556-2</w:t>
+              <w:t xml:space="preserve">, Les Presses des Mines, pp.271-290, 2019, 9782356715562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091192v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRDF et photogrammétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Mines, 2019, 978-2-35671-556-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La BRDF et son utilisation en synthèse d’images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modèles de BRDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pacanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, Mines ParisTech - PSL, pp.221-242, 2019, 978-2-35671-556-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091247v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles à base de microfacettes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La BRDF et son utilisation en synthèse d’images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Presses des Mines, pp.271-290, 2019, 9782356715562</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980873v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic and Anisotropic Interfaced Lambertian Microfacets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4696,264 +4813,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiance cache optimization for global illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Omidvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IRISA Rennes Bretagne Atlantique, équipe FRVSense. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur pour l'étude de la visibilité dans les environnements enfumés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Rennes 1, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00556718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulateur pour l'étude de la visibilité dans les environnements enfumés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Informatique [cs]. Université de Rennes 1, 2010. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2010REN1S160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05599100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5021,51 +5209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B088503"/>
+    <w:nsid w:val="602D5323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5169,51 +5357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="190749D7"/>
+    <w:nsid w:val="F422E80B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5403,51 +5591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-ribardiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2964-2608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149707169" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173491431" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123600023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lucas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Raad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.514604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tamisier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.530840" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3363659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14268" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.391254" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338697" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361600v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_24" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.07.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tauzia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2660490" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535614v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13137" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ik Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorba Ji&#345;&#237;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2963097" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1159-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061905v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paulo Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12190" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.79" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Collin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Pattanaik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-013-0845-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCJBF1RH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12218" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G36VRDK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658792v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Gassenbauer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav K&#345;iv&#225;nek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouville Christian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02047.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92X64DLB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01846.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M4WFT2V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20241180" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610548.3618241" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jourdy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Omidvar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouatouch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556718v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-ribardiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2964-2608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149707169" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173491431" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123600023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574460v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lucas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.584777" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Raad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658224" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.514604" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tamisier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.530840" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3363659" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.391254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.07.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338697" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361600v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_24" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tauzia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2660490" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ik Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorba Ji&#345;&#237;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2963097" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1159-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Pattanaik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-013-0845-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCJBF1RH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12218" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G36VRDK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paulo Santos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12190" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143357v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Gassenbauer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav K&#345;iv&#225;nek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouville Christian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02047.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92X64DLB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01846.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M4WFT2V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20241180" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610548.3618241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549441v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01966359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jourdy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091247v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Omidvar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouatouch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556718v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/tel-05599100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010REN1S160" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>