--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -66,2724 +66,2724 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éco-anxiété : lecture psychanalytique d'un symptôme contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poulain-Berhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Ombrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some effects of subjective elaborations in child psychosis: the clinical interest of a Lacanian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elegant solutions to psychosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychoanalytische Perspectieven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As soluções (des)elegantes para a psicose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista aSEPHallus de Orientação Lacaniana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XX (39)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Chemsex a Displacement of the AIDS Risk? From Epidemiological Data to a Psychoanalytical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Moreira-Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Gender and Sexuality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15240657.2025.2453283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ça c’est cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'a-graphe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpo e psicose ordinària</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista aSEPHallus de Orientação Lacaniana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutions (in)élégantes à la psychose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista aSEPHallus de Orientação Lacaniana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XX (39)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elegant solution to psychosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychoanalytische Perspectieven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites cliniques de la notion de handicap psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100, pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ipe.2024.2672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les thérapies d’affirmation de genre : activité médicale et normativation du sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2023.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defining recovery from schizophrenia then and now: may psychoanalyst be asked?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trichet Yohan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1415-4714.e230964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disjonction entre image et identité : histoire et actualité du signe du miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (3), pp.407-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2023.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impasses de la solution paranoïaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Druel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (4), pp.725-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2021.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03430093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspective économique et/ou orientations thérapeutique en psychiatrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (4), pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ipe.2020.2094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques radicales des modifications corporelles, fantasme d’unicité et lien social contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 27 (1), pp.26-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rep1.027.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilité des notions lacaniennes de compensation et de suppléance dans la clinique des sujets psychotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (3), pp.349-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2020.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétablissement subjectif dans la schizophrénie : nouveauté ou renouveau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Druel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (8), pp.781-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Body-hacking et logique supplétive : un mode contemporain de traitement du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Druel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017,  96 (2), pp.133-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.096.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résignation d’un délire paranoïaque : les élaborations subjectives de J.-M. Déguignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.843-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2017.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomeação e superidentificação contemporâneas ao diagnóstico.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Os nomes da clínica – Efeitos da classificação diagnóstica no século XXI.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Belo Horizonte-Université Fédérale du Minas Gerais (Brasil), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventer l'institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment la psychothérapie existe-t-elle aujourd'hui ? Théories de la psychothérapie institutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elegant solution to psychosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lacan Today Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ghent University - Belgium, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention du risque dépressif : entre discours prophylactiques et clinique du sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Dépressions modernes. Clinique des variétés de l’humeur »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes 2 Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir des parents d'enfants différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Procréer, naître, être parents. Une clinique de l’incertain. »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Rennes 2 Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la psychiatrie au handicap psychique : pour quelle évolution des pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Psychanalyse et médecine : Clinique et éthique au XXIème siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes 2 Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe du miroir et suppléance esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « La politique du visage. Fanatisme esthétique et regard éthique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes 2 Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resterez vous les chimpanzés du futur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fanatismes aujourd’hui, enjeux des nouvelles radicalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rennes 2 Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C'est une énigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Lorsque le sujet parait, quelle pratique clinique avec les tout-petits »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rennes 2 Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My gardner, my flower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affinity therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes 2 Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre être mère et être fille – Un cas pas si rare.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « La névrose et la famille moderne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes (Université Rennes 2), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque l'écrit nomme : le délire de filiation d'Hersilie Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Femmes de Lettres – l’expérience de l’être, l’écriture d’un corps ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Rennes 2 Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de corps dans la psychose à déclenchement précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Les énigmes du corps »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rennes 2 Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331527v1</w:t>
-              </w:r>
-[...1764 lines deleted...]
-                <w:t xml:space="preserve">hal-04494057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2801,51 +2801,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe du miroir et solution esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’insaisissable du visage. Envoûtement esthétique et regard éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2870,51 +2870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantasme apocalyptique et haine de l'autre chez les survivalistes fanatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radicalités contemporaines et crimes de haine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2939,51 +2939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se faire un nom sur la toile. Suppléances psychotiques à l'heure d'internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles technologies, nouvelles psychologies ? Education, santé, lien social : Usages et mésusages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'harmattan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3008,51 +3008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Pirate en Jedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après l'enfance. Travaux récents de l'institut psychanalytique de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navarin, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3077,51 +3077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'altérité énigmatique du tout petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lorsque le sujet paraît.. Naissance du sujet et clinique des tout petits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
@@ -3150,51 +3150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon jardinier, ma fleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaire de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affinity therapy - Nouvelles recherches sur l'autisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-7535-4298-3</w:t>
@@ -3255,51 +3255,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions élégantes à la psychose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR, 2022, 978-2-7535-8241-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3486,51 +3486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Peoc&#8217;h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331566v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331550v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331549v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Moreira-Marcos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15240657.2025.2453283" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poulain-Berhault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ombrouk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Peoc'H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trichet Yohan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e230964" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2024.2672" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumoulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.10.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.04.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Druel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2021.04.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Delalande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Trichet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2020.2094" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hamon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.027.0026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.03.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02396672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.01.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX2QZPCB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02900993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.096.0133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.04.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poulain-Berhault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Peoc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ombrouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387644v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Moreira-Marcos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15240657.2025.2453283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2024.2672" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumoulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.10.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934569v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Peoc'H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trichet Yohan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e230964" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.04.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Druel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2021.04.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Delalande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Trichet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2020.2094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hamon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.027.0026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.03.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02396672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.01.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX2QZPCB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02900993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.096.0133" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.04.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331566v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>