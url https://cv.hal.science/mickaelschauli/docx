--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -363,316 +363,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résidence Wikimédia à l’Université de Strasbourg : bilan à mi-parcours</w:t>
+                <w:t xml:space="preserve">Les GLAM (Galleries, Libraries, Archives and Museums) et les projets Wikimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wikiconvention francophone 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wikimédia Canada, Oct 2024, Québec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Journée Wikimédia culture et numérique 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wikimédia France, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073172v1</w:t>
+                <w:t xml:space="preserve">hal-05072915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promenade géographique sur les terres de Wikipédia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wikidata en 15 minutes : introduction à la base de connaissances libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le développement du FIG, Oct 2024, Saint-Dié-des-Vosges (88100), France</w:t>
+              <w:t xml:space="preserve">Open Access Month : Les données de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MISHA, Oct 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723224v1</w:t>
+                <w:t xml:space="preserve">hal-05073156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wikidata en 15 minutes : introduction à la base de connaissances libre</w:t>
+                <w:t xml:space="preserve">Résidence Wikimédia à l’Université de Strasbourg : bilan à mi-parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Access Month : Les données de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MISHA, Oct 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Wikiconvention francophone 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wikimédia Canada, Oct 2024, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073156v1</w:t>
+                <w:t xml:space="preserve">hal-05073172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les GLAM (Galleries, Libraries, Archives and Museums) et les projets Wikimédia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promenade géographique sur les terres de Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Wikimédia culture et numérique 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wikimédia France, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Festival international de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le développement du FIG, Oct 2024, Saint-Dié-des-Vosges (88100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072915v1</w:t>
+                <w:t xml:space="preserve">hal-04723224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -684,213 +684,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science ouverte et savoir libre : quelles synergies entre Wikimédia et la recherche ?</w:t>
+                <w:t xml:space="preserve">Wikidatathon : améliorer les éléments concernant la médecine arabe médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École thématique. Besançon (à distance), France. 2025</w:t>
+              <w:t xml:space="preserve">Doctorat. Strasbourg, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073243v1</w:t>
+                <w:t xml:space="preserve">hal-05073444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribuer à Wikipédia, et faire le maximum en une après-midi !</w:t>
+                <w:t xml:space="preserve">Science ouverte et savoir libre : quelles synergies entre Wikimédia et la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École thématique. Besançon, France. 2025</w:t>
+              <w:t xml:space="preserve">École thématique. Besançon (à distance), France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073271v1</w:t>
+                <w:t xml:space="preserve">hal-05073243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wikidatathon : améliorer les éléments concernant la médecine arabe médiévale</w:t>
+                <w:t xml:space="preserve">Contribuer à Wikipédia, et faire le maximum en une après-midi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. Strasbourg, France. 2025</w:t>
+              <w:t xml:space="preserve">École thématique. Besançon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073444v1</w:t>
+                <w:t xml:space="preserve">hal-05073271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir l'encyclopédie libre Wikipédia</w:t>
               </w:r>
@@ -1007,399 +1007,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Dicothèque, Portail lexicographique de textes libres : Wiktionnaire et Wikisource !</w:t>
+                <w:t xml:space="preserve">Contribuer à Wikipédia : Formation de contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Visioconférence, France. 2024, pp.42</w:t>
+              <w:t xml:space="preserve">Licence. Strasbourg, France. 2024, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072970v1</w:t>
+                <w:t xml:space="preserve">hal-05073050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrir le logiciel OpenRefine et Wikidata</w:t>
+                <w:t xml:space="preserve">Licences plus ou moins libres : vous avez dit Creative Commons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. Strasbourg, France. 2024</w:t>
+              <w:t xml:space="preserve">Master. Visioconférence, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073187v1</w:t>
+                <w:t xml:space="preserve">hal-05073212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribuer à Wikipédia : Formation de contribution</w:t>
+                <w:t xml:space="preserve">Découvrir le logiciel OpenRefine et Wikidata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Strasbourg, France. 2024, pp.43</w:t>
+              <w:t xml:space="preserve">Doctorat. Strasbourg, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073050v1</w:t>
+                <w:t xml:space="preserve">hal-05073187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licences plus ou moins libres : vous avez dit Creative Commons ?</w:t>
+                <w:t xml:space="preserve">Wikimedia Commons : utiliser et enrichir la médiathèque d’images libres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Visioconférence, France. 2024</w:t>
+              <w:t xml:space="preserve">Licence. Visioconférence, France. 2024, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073212v1</w:t>
+                <w:t xml:space="preserve">hal-05073140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wikimedia Commons : utiliser et enrichir la médiathèque d’images libres</w:t>
+                <w:t xml:space="preserve">Wikipédia vs l’IA générative : Qu’en est-il ? Qui dit vrai ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Visioconférence, France. 2024, pp.62</w:t>
+              <w:t xml:space="preserve">Doctorat. Strasbourg, France. 2024, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073140v1</w:t>
+                <w:t xml:space="preserve">hal-05073230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wikipédia vs l’IA générative : Qu’en est-il ? Qui dit vrai ?</w:t>
+                <w:t xml:space="preserve">La Dicothèque, Portail lexicographique de textes libres : Wiktionnaire et Wikisource !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. Strasbourg, France. 2024, pp.102</w:t>
+              <w:t xml:space="preserve">Master. Visioconférence, France. 2024, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073230v1</w:t>
+                <w:t xml:space="preserve">hal-05072970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1958,51 +1958,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05833943"/>
+    <w:nsid w:val="6B47462C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2189,51 +2189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickaelschauli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5332-9669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/285836587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/11167021520652871564" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000509044189" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148718v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bultel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073172v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073271v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073230v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delaune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13y4o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14628332" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/je9v-9d13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickaelschauli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5332-9669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/285836587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/11167021520652871564" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000509044189" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148718v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bultel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delaune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13y4o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14628332" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/je9v-9d13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>