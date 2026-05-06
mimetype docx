--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -363,165 +363,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les GLAM (Galleries, Libraries, Archives and Museums) et les projets Wikimédia</w:t>
+                <w:t xml:space="preserve">Wikidata en 15 minutes : introduction à la base de connaissances libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Wikimédia culture et numérique 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wikimédia France, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Open Access Month : Les données de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MISHA, Oct 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072915v1</w:t>
+                <w:t xml:space="preserve">hal-05073156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wikidata en 15 minutes : introduction à la base de connaissances libre</w:t>
+                <w:t xml:space="preserve">Les GLAM (Galleries, Libraries, Archives and Museums) et les projets Wikimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Access Month : Les données de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MISHA, Oct 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée Wikimédia culture et numérique 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wikimédia France, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073156v1</w:t>
+                <w:t xml:space="preserve">hal-05072915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidence Wikimédia à l’Université de Strasbourg : bilan à mi-parcours</w:t>
               </w:r>
@@ -684,213 +684,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wikidatathon : améliorer les éléments concernant la médecine arabe médiévale</w:t>
+                <w:t xml:space="preserve">Science ouverte et savoir libre : quelles synergies entre Wikimédia et la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. Strasbourg, France. 2025</w:t>
+              <w:t xml:space="preserve">École thématique. Besançon (à distance), France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073444v1</w:t>
+                <w:t xml:space="preserve">hal-05073243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science ouverte et savoir libre : quelles synergies entre Wikimédia et la recherche ?</w:t>
+                <w:t xml:space="preserve">Contribuer à Wikipédia, et faire le maximum en une après-midi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École thématique. Besançon (à distance), France. 2025</w:t>
+              <w:t xml:space="preserve">École thématique. Besançon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073243v1</w:t>
+                <w:t xml:space="preserve">hal-05073271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribuer à Wikipédia, et faire le maximum en une après-midi !</w:t>
+                <w:t xml:space="preserve">Wikidatathon : améliorer les éléments concernant la médecine arabe médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École thématique. Besançon, France. 2025</w:t>
+              <w:t xml:space="preserve">Doctorat. Strasbourg, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073271v1</w:t>
+                <w:t xml:space="preserve">hal-05073444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir l'encyclopédie libre Wikipédia</w:t>
               </w:r>
@@ -1007,213 +1007,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribuer à Wikipédia : Formation de contribution</w:t>
+                <w:t xml:space="preserve">Découvrir le logiciel OpenRefine et Wikidata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Strasbourg, France. 2024, pp.43</w:t>
+              <w:t xml:space="preserve">Doctorat. Strasbourg, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073050v1</w:t>
+                <w:t xml:space="preserve">hal-05073187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licences plus ou moins libres : vous avez dit Creative Commons ?</w:t>
+                <w:t xml:space="preserve">Contribuer à Wikipédia : Formation de contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Visioconférence, France. 2024</w:t>
+              <w:t xml:space="preserve">Licence. Strasbourg, France. 2024, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073212v1</w:t>
+                <w:t xml:space="preserve">hal-05073050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrir le logiciel OpenRefine et Wikidata</w:t>
+                <w:t xml:space="preserve">Licences plus ou moins libres : vous avez dit Creative Commons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Schauli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. Strasbourg, France. 2024</w:t>
+              <w:t xml:space="preserve">Master. Visioconférence, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073187v1</w:t>
+                <w:t xml:space="preserve">hal-05073212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikimedia Commons : utiliser et enrichir la médiathèque d’images libres</w:t>
               </w:r>
@@ -1958,51 +1958,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B47462C"/>
+    <w:nsid w:val="2C3E9035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2189,51 +2189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickaelschauli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5332-9669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/285836587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/11167021520652871564" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000509044189" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148718v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bultel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delaune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13y4o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14628332" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/je9v-9d13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickaelschauli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5332-9669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/285836587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/11167021520652871564" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000509044189" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148718v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bultel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073156v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073271v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delaune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13y4o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14628332" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/je9v-9d13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>