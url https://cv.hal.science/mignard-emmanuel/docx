--- v0 (2026-03-05)
+++ v1 (2026-05-07)
@@ -1121,412 +1121,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living cationic ring-opening polymerization of 2-ethyl-2-oxazoline following sustainable concepts: Microwave-assisted and droplet-based millifluidic processes in an ionic liquid medium</w:t>
+                <w:t xml:space="preserve">Droplet-based millifluidic device under microwave irradiation: Temperature measurement and polymer particle synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oihan Garagalza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Mignard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.P. Luef</w:t>
+                <w:t xml:space="preserve">Flavie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wiesbrock</w:t>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (38), pp.5910--5917. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 308 (Copyright (C) 2017 American Chemical Society (ACS). All Rights Reserved.), pp.1105--1111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7py01255a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.09.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617278v1</w:t>
+                <w:t xml:space="preserve">hal-01481301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet-based millifluidic device under microwave irradiation: Temperature measurement and polymer particle synthesis.</w:t>
+                <w:t xml:space="preserve">Measurement Bias on Nanoparticle Size Characterization by Asymmetric Flow Field-Flow Fractionation Using Dynamic Light-Scattering Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oihan Garagalza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Petit</w:t>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Sarrazin</w:t>
+                <w:t xml:space="preserve">Hind El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Grassl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 308 (Copyright (C) 2017 American Chemical Society (ACS). All Rights Reserved.), pp.1105--1111. </w:t>
+              <w:t xml:space="preserve">Chromatographia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (2), pp.287-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.09.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10337-017-3250-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481301v1</w:t>
+                <w:t xml:space="preserve">insu-01446529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement Bias on Nanoparticle Size Characterization by Asymmetric Flow Field-Flow Fractionation Using Dynamic Light-Scattering Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Living cationic ring-opening polymerization of 2-ethyl-2-oxazoline following sustainable concepts: Microwave-assisted and droplet-based millifluidic processes in an ionic liquid medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grassl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gigault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mignard</w:t>
+                <w:t xml:space="preserve">K.P. Luef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind El Hadri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Wiesbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromatographia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 80 (2), pp.287-294. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (38), pp.5910--5917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10337-017-3250-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7py01255a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01446529v1</w:t>
+                <w:t xml:space="preserve">hal-01617278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the phase behavior of the quaternary system acrylic acid-water-ethanol-CO2 by in situ infrared spectrometry</w:t>
               </w:r>
@@ -2021,51 +2021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new passive sampler based on diffusive milligel beads for copper analysis in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,51 +2296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some recent advances in the design and the use of miniaturized droplet-based continuous process: Applications in chemistry and high-pressure microflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2443,51 +2443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2536,247 +2536,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet-Based Millifluidics as a New Miniaturized Tool to Investigate Polymerization Reactions</w:t>
+                <w:t xml:space="preserve">Investigating Acrylic Acid Polymerization by Using a Droplet-Based Millifluidics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (13), pp.5524-5529. </w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 296 (1), pp.203-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma100233r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/masy.201051030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125148v1</w:t>
+                <w:t xml:space="preserve">hal-03125139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Acrylic Acid Polymerization by Using a Droplet-Based Millifluidics Approach</w:t>
+                <w:t xml:space="preserve">Droplet-Based Millifluidics as a New Miniaturized Tool to Investigate Polymerization Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (13), pp.5524-5529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma100233r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/masy.201051030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03125139v1</w:t>
+                <w:t xml:space="preserve">hal-03125148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dripping to jetting transitions observed from supercritical fluid in liquid microcoflows</w:t>
               </w:r>
@@ -3327,298 +3327,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Monitoring of Controlled Radical Polymerization: Nitroxide-Mediated Gradient Copolymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Time-Dependent Signatures of Light Scattered from Solutions undergoing Polymerization Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Alb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guerret</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Drenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 37 (3), pp.966-975. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 37 (7), pp.2578-2587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma035835j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma035589b⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125174v1</w:t>
+                <w:t xml:space="preserve">hal-03125168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Time-Dependent Signatures of Light Scattered from Solutions undergoing Polymerization Reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online Monitoring of Controlled Radical Polymerization: Nitroxide-Mediated Gradient Copolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Drenski</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guerret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 37 (7), pp.2578-2587. </w:t>
+              <w:t xml:space="preserve">, 2004, 37 (3), pp.966-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma035835j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma035589b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125168v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of star copolymers consisting of fullerene and conjugated polyphenylene: 6-star-C60[styrene-poly(1,4-phenylene)-block-polystyrene] and 6-star-C60[polystyrene-block-poly(1,4-phenylene)]</w:t>
               </w:r>
@@ -4431,51 +4431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05468136v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Serghini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takunda Yeukai Chitaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.06.086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fuentes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Osma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c06875" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colman Buckley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20054" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dalmazzone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marsiglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vansteene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-chv2226" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-chv2227" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Chen-Jolly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.10.039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Luef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wiesbrock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py01255a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihan Garagalza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.09.097" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01446529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Hadri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-017-3250-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tassaing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.05.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBDHP7PL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jochyms" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2015.01.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM858C5W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02039E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Couto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pavageau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC07878K" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.07.037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCSFC0DT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drenski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Reed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201300185" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P94F43XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00058B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100233r" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201051030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTXRGH2C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3242375" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lansalot-Matras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Drenski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Reed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Matyjaszewski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050590r" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Alb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc049909u" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma035589b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7LCJ6K4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma035835j" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6X5VT36J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma020452r" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3TK6QBSJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125180v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tachon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)01376-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BZ41BDF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998251" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02278E37E1692C720CD6E0C234BABA7716CF63A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496405v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Erriguible" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga P. Fuentes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05468136v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Serghini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takunda Yeukai Chitaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.06.086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fuentes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Osma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c06875" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colman Buckley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20054" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dalmazzone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marsiglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vansteene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-chv2226" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-chv2227" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Chen-Jolly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.10.039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihan Garagalza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.09.097" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01446529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Hadri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-017-3250-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Luef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wiesbrock" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py01255a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tassaing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.05.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBDHP7PL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jochyms" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2015.01.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM858C5W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02039E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Couto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pavageau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC07878K" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.07.037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCSFC0DT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drenski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Reed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201300185" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P94F43XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00058B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201051030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTXRGH2C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100233r" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3242375" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lansalot-Matras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Drenski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Reed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Matyjaszewski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050590r" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Alb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cc049909u" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma035835j" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6X5VT36J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma035589b" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7LCJ6K4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma020452r" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3TK6QBSJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125180v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tachon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)01376-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BZ41BDF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998251" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02278E37E1692C720CD6E0C234BABA7716CF63A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496405v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Erriguible" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga P. Fuentes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>