--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -66,10247 +66,10663 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
-[...7337 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4polar3D : Single molecule 3D orientation imaging of dense actin networks using ratiometric polarization splitting</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Orbital angular momentum of spatiotemporal vortices: a ray-mechanical analogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Bliokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170251v1</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation-Invariant Optical Meron Lattices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Orientation microscopy ratiometric techniques: a comparisson of out-of-plane angle estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A Alemán-Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675969v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic skyrmionic textures via conformal cartographic projections</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Asymptotic expansions for field moments of bound states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286949v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic expansions for field moments of bound states</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Characterization of polarization dependence in super-resolution fluorescent microscopy via phase retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alemán-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110769v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of polarization dependence in super-resolution fluorescent microscopy via phase retrieval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Periodic skyrmionic textures via conformal cartographic projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isael Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286795v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-shot polarimetry imaging of multicore fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical expressions for round pulsed scalar and electromagnetic spatiotemporal optical vortices (STOVs)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">4polar3D : Single molecule 3D orientation imaging of dense actin networks using ratiometric polarization splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charitra Senthil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo G Vesga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rey-Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics X</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04675984v1</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-70852-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective transformation of furfural into value-added products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Iglesias</w:t>
+                <w:t xml:space="preserve">Quantitative polarimetric wavefront imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Blochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international symposium on catalysis for clean energy and sustainable chemistry</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04675484v1</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/optica.542225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry and topology in 3D polarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Alonso</w:t>
+                <w:t xml:space="preserve">Sag- and slope-orthogonal bases to characterise nominally rectangular freeform surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nuzzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mahoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G W Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering + Applications,</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04280485v1</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.576197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting circular polarization basis symmetries in PSF engineering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miguel A. Alonso</w:t>
+                <w:t xml:space="preserve">Geometric phases and coherent states for commensurate bichromatic polarization and astigmatic cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microscopy 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04288080v1</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2025-0347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of large-scale modeling for an intermediate-level-long-lived waste repository in the Callovo-Oxfodian claystone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multipolar response of engineered scattering elements near a high confinement waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brown</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference "Clays in natural and engineered barriers for radioactive waste Confinement"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">ineris-03898227v1</w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (3), pp.271-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500340.2025.2583985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstrateur de Conception d’un simulateur expérimental de partage de clé secrète par protocole quantique BB84</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Durt</w:t>
+                <w:t xml:space="preserve">Experimental technique for measuring radial coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhika Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilakshi Senapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suman Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinandan Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piccirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022 - REOD</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05367502v1</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.544628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of large-scale THM non-linear modeling for a high-level waste repository in the Callovo-Oxfordian claystone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4D Topological Textures in Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference "Clays in natural and engineered barriers for radioactive waste Confinement"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">ineris-03898253v1</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.123805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.134.123805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract spaces, mappings and geometry in the study of optical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Alonso</w:t>
+                <w:t xml:space="preserve">Periodic skyrmionic textures via conformal cartographic projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Optical Design Conference 2021</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03462537v1</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0230959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution imaging with simultaneous 3D spatial localization and 3D orientation behavior characterization for single emitters.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas G. Brown</w:t>
+                <w:t xml:space="preserve">Closed forms for spatiotemporal optical vortices and sagittal skyrmionic pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Imaging and Applied Optics Congress 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03452519v1</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (9), pp.095607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/ad6a26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep Effects on the Thermo-Hydro-Mechanical Responses of Callovo-Oxfordian Claystone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SOLID principles of object-oriented programming in optical simulation of a high-NA microscope system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherry Yi-Ting Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Tang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A. Alemán-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Conference of the International Association for Computer Methods and Advances in Geomechanics (IACMAG 2022)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03882546v1</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3028212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflector design and study via conformal mappings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Stokes-based analysis for the estimation of 3D dipolar emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alemán-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonimaging Optics: Efficient Design for Illumination and Solar Concentration XVII</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02977562v1</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (11), pp.2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.538706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous detection of 3D orientation and 3D spatial localization of single fluorescent emitters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Vectorial phase retrieval in super-resolution polarization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L A Alemán-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Curcio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411143v1</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0179906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous detection of 3D orientation and 3D spatial localization of single emitters for nanoscale structural imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Propagation-Invariant Optical Meron Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel A. Alonso</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411112v1</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (6), pp.2397-2405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.4c00292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-interferometric calibration of the phase transmission matrix in lensless endoscopy (Conference Presentation)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ray and caustic structure of Ince-Gauss beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics and Wavefront Control for Biological Systems V</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04411842v1</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ad17dc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birefringent distributions tailored for imaging and other applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Phase space tomography for measuring partially coherent fields of light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 17th Workshop on Information Optics (WIO)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02024696v1</w:t>
+              <w:t xml:space="preserve">Asian Journal of Physics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3-4), pp.205-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54955/AJP.33.3-4.2024.205-217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the pupil difference probability density to understand OTF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Erratum: Asymptotic expansions for field moments of bound states (2023 J. Phys. A: Math. Theor. 56 244001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Optics 2018</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02016741v1</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (48), pp.489601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ad0833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Determination of 3D Orientation and 3D Localization in Single Emitter Microscopy Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+                <w:t xml:space="preserve">Coherence in the radial degree of freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinandan Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrestha Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand K Jha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics 2016 (Rochester, New York United States</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01643632v1</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (3), pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/josaa.474724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot Polarimetry Imaging of Multicore Fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Asymptotic expansions for field moments of bound states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics, OSA Annual meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01378848v1</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (24), pp.244001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/acd310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and binding analysis in rat brain of (18)[F]-FNM (Fluoroethylnormemantine) : towards an innovative PET tracer for imaging activated NMDA receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Tafani</w:t>
+                <w:t xml:space="preserve">Roadmap on structured waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Bliokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miles Padgett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Congress of the European-Association-of-Nuclear-Medicine</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02355257v1</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (10), pp.103001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/acea92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dans un environnement d'apprentissage de la modélisation orientée objet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Alonso</w:t>
+                <w:t xml:space="preserve">Updates from Optics Letters: editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de MajecSTIC'07</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01434091v1</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (18), pp.ED1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.505381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geometric descriptions for the polarization of nonparaxial light: a tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.176-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/aop.475491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exactly solvable model behind Bose-Hubbard dimers, Ince-Gauss beams, and aberrated optical cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. O'Dell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (3), pp.L031502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.L031502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization microscopy: from ensemble structural imaging to single-molecule 3D orientation and localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/optica.502119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geometric phase made simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.58-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202211658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of Polarization Singularities and Topological Textures in Sound Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Muelas-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Volke-Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Ealo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Nori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (20), pp.204301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.204301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using fluorescent beads to emulate single fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A Alemán-Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherry Yi-Ting Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (12), pp.C167-C178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.474837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space-time wave packets localized in all dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Yessenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Free</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaozhong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric G. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin P. J. Lavery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32240-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">100 years of Emil Wolf: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Gbur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girish Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Scott Carney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari T Friberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/josaa.481695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geometric phase made simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.58-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202211658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization singularities and Möbius strips in sound and water-surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin y Bliokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danica Sugic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Nori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0056333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental demonstration of superresolution of partially coherent light sources using parity sorting: erratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wadood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (22), pp.35579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.442856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental demonstration of superresolution of partially coherent light sources using parity sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A Wadood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (14), pp.22034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.427734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytic treatment of nonparaxial full-Poincaré fields: singularity structure and trapping properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Gutiérrez–cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.024005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/abe01f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transverse shifts and time delays of spatiotemporal vortex pulses reflected and refracted at a planar interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Mazanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danica Sugic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Nori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin y Bliokh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2021-0294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birefringent Fourier filtering for single molecule coordinate and height super-resolution imaging with dithering and orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A Alemán-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19064-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modal Majorana Sphere and Hidden Symmetries of Structured-Gaussian Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. a. A Wadood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. n. N Vamivakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.123903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transverse spinning of unpolarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S Eismann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Banzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.156-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41566-020-00733-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaping caustics into propagation-invariant light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Zannotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornélia Denz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17439-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Message from the Incoming Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (2), pp.ED1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.387852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platonic Gaussian beams: wave and ray treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (24), pp.6759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.405988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie ondulatoire de fresnel a-t-elle tué les rayons ? Comment réconcilier les rayons et les ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validity of the perturbation model for the propagation of MSF structures in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (14), pp.20277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.395493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapidly decaying Fourier-like bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (22), pp.32263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.032263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous Measurement of Multiple Parameters of a Subwavelength Structure Based on the Weak Value Formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen T Head</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.123603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of reflectors for illumination via conformal maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A Alemán-Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (15), pp.3809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.003809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometric phases in 2D and 3D polarized fields: geometrical, dynamical, and topological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Y. Bliokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (12), pp.122401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6633/ab4415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical entanglement underpins the invariant propagation of space–time wave packets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Esat Kondakci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Abouraddy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (11), pp.2645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.002645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometric phases in 2D and 3D polarized fields: geometrical, dynamical, and topological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Y. Bliokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (12), pp.122401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects on the OTF of MSF structures with random variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (24), pp.34665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.034665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shearing interferometry via geometric phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A Alemán-Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piccirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Santamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.000396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaussian mode families from systems of rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (2), pp.025003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/ab011d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal birefringence distributions for imaging polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (25), pp.36799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.036799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predictive models for the Strehl ratio of diamond-machined optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J Suleski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (12), pp.3272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.58.003272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Gaussian beams in terms of Jones vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.084001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/ab2c52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validity of the perturbation model for the propagation of MSF structure in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.3390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.27.003390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the maximum differential group delay achievable by a space-time wave packet in free space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat, Yessenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basanta Bhaduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davood Mardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Esat Kondakci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (9), pp.12443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.012443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-shot noninterferometric measurement of the phase transmission matrix in multicore fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Oron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.004493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring vector field correlations using diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katelynn Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Costello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Vélez-Juárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.008301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Geometric Phase without Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Malhotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hassett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. r. R Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. n. N Vamivakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.233602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz-Mie scattering of focused light via complex focus fields: An analytic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole J Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.053848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entanglement polygon inequality in qubit systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Feng Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Eberly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aac3be⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilience and robustness of IPM in protected horticulture in the face of potential invasive pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perez-Hedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Suay Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.119 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitosan-coated mesoporous MIL-100(Fe) nanoparticles as improved bio-compatible oral nanocarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giménez-Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.43099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding conductivity in molecular switches: a real space approach in octaphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Woller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ramos-Berdullas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mandado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Proft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP07411H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prevalence and molecular characterization of serotype 6C causing invasive disease in Gipuzkoa, northern Spain, 1990-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ercibengoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. García-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pérez-Trallero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (8), pp.1035-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-010-0947-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effectiveness of teicoplanin versus vancomycin lock therapy in the treatment of port-related coagulase-negative staphylococci bacteraemia: a prospective case-series analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. del Pozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. García Cenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hernáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (5), pp.482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2009.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accurate tempo estimation based on harmonic+noise decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emulating single fluorophores with fluorescent beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherry Yi-Ting Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alemán-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Modeling and Performance Predictions XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Diego, France. pp.135940C, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3066530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective transformation of furfural into value-added products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th international symposium on catalysis for clean energy and sustainable chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bilbao, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical expressions for round pulsed scalar and electromagnetic spatiotemporal optical vortices (STOVs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Gutierrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanophotonics X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3021244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry and topology in 3D polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2684647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilizing fluorescent beads to mimic single fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherry Yi-Ting Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Aleman-Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Three-Dimensional and Multidimensional Microscopy: Image Acquisition and Processing XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, France. pp.40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2664958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiting circular polarization basis symmetries in PSF engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus On Microscopy 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A synthesis of large-scale modeling for an intermediate-level-long-lived waste repository in the Callovo-Oxfodian claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountaka Souley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Conference "Clays in natural and engineered barriers for radioactive waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03898227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démonstrateur de Conception d’un simulateur expérimental de partage de clé secrète par protocole quantique BB84</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optique Nice 2022 - REOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A synthesis of large-scale THM non-linear modeling for a high-level waste repository in the Callovo-Oxfordian claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountaka Souley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Conference "Clays in natural and engineered barriers for radioactive waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03898253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstract spaces, mappings and geometry in the study of optical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Optical Design Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online Only, France. pp.29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2603639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Super-resolution imaging with simultaneous 3D spatial localization and 3D orientation behavior characterization for single emitters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alemán Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OSA Imaging and Applied Optics Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, virtuel, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creep Effects on the Thermo-Hydro-Mechanical Responses of Callovo-Oxfordian Claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountaka Souley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. International Conference of the International Association for Computer Methods and Advances in Geomechanics (IACMAG 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Turin, Italy. pp.663-671, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64514-4_69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflector design and study via conformal mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alemán Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonimaging Optics: Efficient Design for Illumination and Solar Concentration XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, San Diego, United States. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2570791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous detection of 3D orientation and 3D spatial localization of single fluorescent emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous detection of 3D orientation and 3D spatial localization of single emitters for nanoscale structural imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photonics West 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-interferometric calibration of the phase transmission matrix in lensless endoscopy (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dani Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adaptive Optics and Wavefront Control for Biological Systems V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2508266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birefringent distributions tailored for imaging and other applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 17th Workshop on Information Optics (WIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Québec, Canada. pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using the pupil difference probability density to understand OTF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Optics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Frankfurt, Germany. pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous Determination of 3D Orientation and 3D Localization in Single Emitter Microscopy Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Optics 2016 (Rochester, New York United States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-Shot Polarimetry Imaging of Multicore Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Optics, OSA Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optical Society of America, Oct 2016, Rochester, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and binding analysis in rat brain of (18)[F]-FNM (Fluoroethylnormemantine) : towards an innovative PET tracer for imaging activated NMDA receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salabert Anne-Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tafani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Congress of the European-Association-of-Nuclear-Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Gothenburg, Sweden. pp.S209-S209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction dans un environnement d'apprentissage de la modélisation orientée objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de MajecSTIC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Caen, France. pp.271--274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analysis of the preliminary safety case report for the channel tunnel fixed link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESReDA seminar "Safety in transport systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1993, Huddersfield, United Kingdom. pp.199-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10316,246 +10732,246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum likelihood estimation in the context of an optical measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Tribute to Emil Wolf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, pp.231-311, 2020, Progress in optics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.po.2019.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pathologie traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crubézy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crubézy E., Duchesne S., C Arlaud (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mort, les morts et la ville (Montpellier –Xe-XVIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edts Errances, pp.406-410, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId344"/>
+      <w:footerReference w:type="default" r:id="rId349"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10702,51 +11118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nuzzolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mahoney" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G W Forbes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Alonso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.576197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2025-0347" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blochet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lelu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.542225" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04992785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Prasad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilakshi Senapati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Karan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandan Bhattacharjee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piccirillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.544628" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.134.123805" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isael Herrera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.538706" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230959" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Yi-Ting Feng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Tang Lin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brown" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3028212" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ad6a26" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Herrera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brasselet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0179906" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54955/AJP.33.3-4.2024.205-217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Dennis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad17dc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/aop.475491" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Dell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dennis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L031502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.502119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrestha Biswas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand K Jha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.474724" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Forbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad0833" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acd310" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Bliokh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Karimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Padgett" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dennis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/acea92" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.505381" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211658" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Alem&#225;n-Castaneda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.474837" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Alonso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Dennis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Muelas-Hurtado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Volke-Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ealo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Nori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.204301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yessenov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Free" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P. J. Lavery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32240-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Gbur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Agarwal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Scott Carney" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari T Friberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.481695" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Mazanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Sugic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin y Bliokh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0294" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311386v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wadood" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyu Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.442856" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A Wadood" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.427734" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez&#8211;cuevas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abe01f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zannotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Denz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17439-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02715937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387852" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071671v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.405988" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976818v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Curcio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Brown" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19064-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096087v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Eismann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H Nicholls" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Roth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banzer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-020-00733-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;a. A Wadood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;n. N Vamivakas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.123903" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895161v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forbes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395493" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Y. Bliokh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ab4415" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esat Kondakci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Abouraddy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002645" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.032263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083222v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vella" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Head" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.123603" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003809" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367123v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.034665" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043325v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab011d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072174v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santamato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marrucci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000396" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395513v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.036799" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Aryan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Suleski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.003272" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196272v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dennis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab2c52" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016743v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.003390" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131541v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat, Yessenov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Mach" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basanta Bhaduri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Mardani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.012443" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814150v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Feng Qian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Eberly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aac3be" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814153v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malhotra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassett" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;r. R Dennis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.233602" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Tsvirkun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Oron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004493" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790608v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelynn Sharma" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Costello" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban V&#233;lez-Ju&#225;rez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.008301" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814151v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole J Moore" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.053848" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057515v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hidalgo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gim&#233;nez-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellido" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asensio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43099" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Hedo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay Cortes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruocco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274654v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Berdullas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandado" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Proft" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP07411H" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168260v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Ellis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Asthana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunima Srivastava" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Bakalin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bednarek-Ochyra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743282015Y.0000000003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593343v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Marimon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ercibengoa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garc&#237;a-Medina" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rez-Trallero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-010-0947-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3520003F8B260A5ACAEFD7AB88EF62523D007FE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556352v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. del Pozo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a Cenoz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hern&#225;ez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrera" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2009.06.020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652614v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170251v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitra S. Senthil Kumar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sison" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G Vesga" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675969v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110769v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286795v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308821v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Brown" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675984v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gutierrez-Cuevas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021244" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreno" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iglesias" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280485v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2684647" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288080v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03898227v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367502v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacombe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jalain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03898253v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plua" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462537v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603639" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452519v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alem&#225;n Casta&#241;eda" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882546v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaunat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gens" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_69" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977562v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2570791" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411143v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411112v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411842v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Kogan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508266" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024696v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016741v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643632v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brown" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378848v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355257v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salabert Anne-Sophie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Adel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pottier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tafani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434091v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971855v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Abiven" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554686v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.po.2019.11.007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175640v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouge" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Bliokh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Alem&#225;n-Castaneda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Forbes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isael Herrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Brown" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170251v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitra Senthil Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G Vesga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70852-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lelu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Alonso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.542225" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nuzzolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mahoney" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G W Forbes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.576197" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2025-0347" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Howard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brown" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2025.2583985" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04992785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Prasad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilakshi Senapati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Karan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandan Bhattacharjee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piccirillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.544628" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.134.123805" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230959" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ad6a26" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Yi-Ting Feng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Tang Lin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3028212" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.538706" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Herrera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brasselet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0179906" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00292" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Dennis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad17dc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54955/AJP.33.3-4.2024.205-217" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad0833" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrestha Biswas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand K Jha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.474724" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acd310" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Karimi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Padgett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dennis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/acea92" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.505381" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/aop.475491" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Dell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dennis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L031502" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.502119" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Alonso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Dennis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211658" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871659v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Muelas-Hurtado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Volke-Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ealo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Nori" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.204301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.474837" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yessenov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Free" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Johnson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P. J. Lavery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32240-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Gbur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Agarwal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Scott Carney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari T Friberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.481695" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin y Bliokh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Sugic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056333" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wadood" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyu Zhou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.442856" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311380v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A Wadood" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.427734" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez&#8211;cuevas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abe01f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Mazanov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0294" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Curcio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Brown" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19064-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;a. A Wadood" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;n. N Vamivakas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.123903" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096087v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Eismann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H Nicholls" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Roth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banzer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-020-00733-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zannotti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Denz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17439-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02715937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387852" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.405988" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forbes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395493" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.032263" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083222v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Head" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.123603" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196273v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003809" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Y. Bliokh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ab4415" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131496v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esat Kondakci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Abouraddy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002645" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080715v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.034665" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072174v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santamato" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marrucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000396" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043325v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab011d" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395513v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.036799" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131555v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Aryan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Suleski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.003272" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196272v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dennis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab2c52" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016743v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.003390" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131541v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat, Yessenov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Mach" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basanta Bhaduri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Mardani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.012443" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876828v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Tsvirkun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Oron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004493" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790608v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelynn Sharma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Costello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban V&#233;lez-Ju&#225;rez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.008301" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malhotra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassett" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;r. R Dennis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.233602" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814151v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole J Moore" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.053848" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814150v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Feng Qian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Eberly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aac3be" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548679v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Hedo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay Cortes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruocco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057515v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hidalgo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gim&#233;nez-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellido" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asensio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43099" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Berdullas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Proft" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP07411H" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593343v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Marimon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ercibengoa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garc&#237;a-Medina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rez-Trallero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-010-0947-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3520003F8B260A5ACAEFD7AB88EF62523D007FE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556352v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. del Pozo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a Cenoz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hern&#225;ez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrera" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2009.06.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652614v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572798v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3066530" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreno" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iglesias" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675984v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gutierrez-Cuevas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021244" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280485v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2684647" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aleman-Castaneda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2664958" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288080v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03898227v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacombe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jalain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03898253v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plua" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462537v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603639" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452519v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alem&#225;n Casta&#241;eda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882546v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaunat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gens" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_69" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977562v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2570791" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411143v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411112v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411842v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Kogan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508266" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024696v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016741v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643632v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brown" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378848v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355257v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salabert Anne-Sophie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Adel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pottier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tafani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434091v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971855v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Abiven" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554686v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.po.2019.11.007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175640v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>