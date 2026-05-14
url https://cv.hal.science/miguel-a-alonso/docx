--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -837,443 +837,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative polarimetric wavefront imaging</w:t>
+                <w:t xml:space="preserve">Sag- and slope-orthogonal bases to characterise nominally rectangular freeform surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Blochet</w:t>
+                <w:t xml:space="preserve">Yannis Nuzzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Lelu</w:t>
+                <w:t xml:space="preserve">John Mahoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G W Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Miguel A Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/optica.542225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.576197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175892v1</w:t>
+                <w:t xml:space="preserve">hal-05297981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sag- and slope-orthogonal bases to characterise nominally rectangular freeform surfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Geometric phases and coherent states for commensurate bichromatic polarization and astigmatic cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.576197⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2025-0347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297981v1</w:t>
+                <w:t xml:space="preserve">hal-05297984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric phases and coherent states for commensurate bichromatic polarization and astigmatic cavities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel A Alonso</w:t>
+                <w:t xml:space="preserve">Multipolar response of engineered scattering elements near a high confinement waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2025-0347⟩</w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (3), pp.271-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500340.2025.2583985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297984v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipolar response of engineered scattering elements near a high confinement waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative polarimetric wavefront imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Blochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyler Howard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Alonso</w:t>
+                <w:t xml:space="preserve">Grégoire Lelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brown</w:t>
+                <w:t xml:space="preserve">Marc Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (3), pp.271-277. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500340.2025.2583985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/optica.542225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572872v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental technique for measuring radial coherence</w:t>
               </w:r>
@@ -1406,51 +1406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D Topological Textures in Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 134, pp.123805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1523,51 +1523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isael Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1595,408 +1595,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed forms for spatiotemporal optical vortices and sagittal skyrmionic pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R Gutiérrez-Cuevas</w:t>
+                <w:t xml:space="preserve">Stokes-based analysis for the estimation of 3D dipolar emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alemán-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/ad6a26⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (11), pp.2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.538706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675978v1</w:t>
+                <w:t xml:space="preserve">hal-04797187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLID principles of object-oriented programming in optical simulation of a high-NA microscope system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brown</w:t>
+                <w:t xml:space="preserve">Closed forms for spatiotemporal optical vortices and sagittal skyrmionic pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gutiérrez-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3028212⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (9), pp.095607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/ad6a26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912436v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stokes-based analysis for the estimation of 3D dipolar emission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+                <w:t xml:space="preserve">SOLID principles of object-oriented programming in optical simulation of a high-NA microscope system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherry Yi-Ting Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Tang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A. Alemán-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (11), pp.2134. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.538706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3028212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797187v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial phase retrieval in super-resolution polarization microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gutiérrez-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L A Alemán-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,51 +2199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray and caustic structure of Ince-Gauss beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gutiérrez-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M R Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,235 +2388,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Asymptotic expansions for field moments of bound states (2023 J. Phys. A: Math. Theor. 56 244001)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Alonso</w:t>
+                <w:t xml:space="preserve">Coherence in the radial degree of freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinandan Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrestha Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand K Jha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ad0833⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (3), pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/josaa.474724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406290v1</w:t>
+                <w:t xml:space="preserve">hal-04020857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence in the radial degree of freedom</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anand K Jha</w:t>
+                <w:t xml:space="preserve">Erratum: Asymptotic expansions for field moments of bound states (2023 J. Phys. A: Math. Theor. 56 244001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (3), pp.411-416. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (48), pp.489601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/josaa.474724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ad0833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020857v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic expansions for field moments of bound states</w:t>
               </w:r>
@@ -2905,51 +2905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric descriptions for the polarization of nonparaxial light: a tutorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Optics and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (1), pp.176-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3113,51 +3113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization microscopy: from ensemble structural imaging to single-molecule 3D orientation and localization microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3276,295 +3276,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Polarization Singularities and Topological Textures in Sound Waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miguel Alonso</w:t>
+                <w:t xml:space="preserve">Using fluorescent beads to emulate single fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A Alemán-Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherry Yi-Ting Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.204301⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (12), pp.C167-C178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.474837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871659v1</w:t>
+                <w:t xml:space="preserve">hal-03887458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fluorescent beads to emulate single fluorophores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brown</w:t>
+                <w:t xml:space="preserve">Observation of Polarization Singularities and Topological Textures in Sound Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Muelas-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Volke-Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Ealo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Nori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (12), pp.C167-C178. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (20), pp.204301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.474837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.204301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887458v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-time wave packets localized in all dimensions</w:t>
               </w:r>
@@ -3961,51 +3961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danica Sugic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Nori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33, </w:t>
@@ -4441,51 +4441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danica Sugic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Nori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin y Bliokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4656,789 +4656,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal Majorana Sphere and Hidden Symmetries of Structured-Gaussian Beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaping caustics into propagation-invariant light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. a. A Wadood</w:t>
+                <w:t xml:space="preserve">Alessandro Zannotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. n. N Vamivakas</w:t>
+                <w:t xml:space="preserve">Cornélia Denz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (12), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.123903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17439-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943269v1</w:t>
+                <w:t xml:space="preserve">hal-02902860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse spinning of unpolarized light</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Message from the Incoming Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41566-020-00733-3⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (2), pp.ED1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.387852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03096087v1</w:t>
+                <w:t xml:space="preserve">hal-02715937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping caustics into propagation-invariant light</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cornélia Denz</w:t>
+                <w:t xml:space="preserve">Platonic Gaussian beams: wave and ray treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gutiérrez-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Dennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17439-3⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (24), pp.6759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.405988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902860v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Message from the Incoming Editor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modal Majorana Sphere and Hidden Symmetries of Structured-Gaussian Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. a. A Wadood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. n. N Vamivakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.387852⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.123903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715937v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platonic Gaussian beams: wave and ray treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gutiérrez-Cuevas</w:t>
+                <w:t xml:space="preserve">Transverse spinning of unpolarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S Eismann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Banzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (24), pp.6759. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.156-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.405988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41566-020-00733-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03071671v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie ondulatoire de fresnel a-t-elle tué les rayons ? Comment réconcilier les rayons et les ondes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validity of the perturbation model for the propagation of MSF structures in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202010029⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (14), pp.20277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.395493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554682v1</w:t>
+                <w:t xml:space="preserve">hal-02895161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the perturbation model for the propagation of MSF structures in 3D</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La théorie ondulatoire de fresnel a-t-elle tué les rayons ? Comment réconcilier les rayons et les ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (14), pp.20277. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.29-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.395493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895161v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapidly decaying Fourier-like bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5596,356 +5596,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of reflectors for illumination via conformal maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric phases in 2D and 3D polarized fields: geometrical, dynamical, and topological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Y. Bliokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Dennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.44.003809⟩</w:t>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (12), pp.122401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6633/ab4415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196273v1</w:t>
+                <w:t xml:space="preserve">hal-02342161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric phases in 2D and 3D polarized fields: geometrical, dynamical, and topological aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classical entanglement underpins the invariant propagation of space–time wave packets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Esat Kondakci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark R. Dennis</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Abouraddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6633/ab4415⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (11), pp.2645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.002645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342161v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical entanglement underpins the invariant propagation of space–time wave packets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Esat Kondakci</w:t>
+                <w:t xml:space="preserve">Study of reflectors for illumination via conformal maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A Alemán-Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayman Abouraddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 44 (11), pp.2645. </w:t>
+              <w:t xml:space="preserve">, 2019, 44 (15), pp.3809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.44.002645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.003809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131496v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric phases in 2D and 3D polarized fields: geometrical, dynamical, and topological aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Y. Bliokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6081,248 +6081,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shearing interferometry via geometric phase</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaussian mode families from systems of rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.000396⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (2), pp.025003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/ab011d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072174v1</w:t>
+                <w:t xml:space="preserve">hal-02043325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian mode families from systems of rays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shearing interferometry via geometric phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A Alemán-Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piccirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Santamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Dennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (2), pp.025003. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7647/ab011d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.000396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043325v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal birefringence distributions for imaging polarimetry</w:t>
               </w:r>
@@ -6633,51 +6633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of the perturbation model for the propagation of MSF structure in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6776,51 +6776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basanta Bhaduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davood Mardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Esat Kondakci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (9), pp.12443. </w:t>
@@ -6986,291 +6986,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring vector field correlations using diffraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring Geometric Phase without Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katelynn Sharma</w:t>
+                <w:t xml:space="preserve">T. Malhotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gutiérrez-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Costello</w:t>
+                <w:t xml:space="preserve">J. Hassett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Vélez-Juárez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. r. R Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. n. N Vamivakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (7), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.26.008301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.233602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790608v1</w:t>
+                <w:t xml:space="preserve">hal-01814153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Geometric Phase without Interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring vector field correlations using diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Malhotra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Gutiérrez-Cuevas</w:t>
+                <w:t xml:space="preserve">Katelynn Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hassett</w:t>
+                <w:t xml:space="preserve">Gregory Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. r. R Dennis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esteban Vélez-Juárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brown</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (23), </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.233602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.008301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814153v1</w:t>
+                <w:t xml:space="preserve">hal-01790608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenz-Mie scattering of focused light via complex focus fields: An analytic treatment</w:t>
               </w:r>
@@ -8269,77 +8269,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulating single fluorophores with fluorescent beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherry Yi-Ting Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alemán-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8689,51 +8689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing fluorescent beads to mimic single fluorophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherry Yi-Ting Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Aleman-Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8741,51 +8741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Gutiérrez-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isael Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Three-Dimensional and Multidimensional Microscopy: Image Acquisition and Processing XXX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Francisco, France. pp.40, </w:t>
@@ -11118,51 +11118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Bliokh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Alem&#225;n-Castaneda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Forbes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isael Herrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Brown" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170251v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitra Senthil Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G Vesga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70852-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lelu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Alonso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.542225" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nuzzolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mahoney" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G W Forbes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.576197" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2025-0347" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Howard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brown" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2025.2583985" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04992785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Prasad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilakshi Senapati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Karan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandan Bhattacharjee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piccirillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.544628" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.134.123805" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230959" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ad6a26" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Yi-Ting Feng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Tang Lin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3028212" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.538706" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Herrera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brasselet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0179906" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00292" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Dennis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad17dc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54955/AJP.33.3-4.2024.205-217" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad0833" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrestha Biswas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand K Jha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.474724" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acd310" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Karimi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Padgett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dennis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/acea92" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.505381" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/aop.475491" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Dell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dennis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L031502" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.502119" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Alonso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Dennis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211658" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871659v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Muelas-Hurtado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Volke-Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ealo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Nori" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.204301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.474837" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yessenov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Free" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Johnson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P. J. Lavery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32240-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Gbur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Agarwal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Scott Carney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari T Friberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.481695" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin y Bliokh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Sugic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056333" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wadood" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyu Zhou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.442856" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311380v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A Wadood" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.427734" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez&#8211;cuevas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abe01f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Mazanov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0294" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Curcio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Brown" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19064-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;a. A Wadood" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;n. N Vamivakas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.123903" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096087v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Eismann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H Nicholls" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Roth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banzer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-020-00733-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zannotti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Denz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17439-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02715937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387852" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.405988" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forbes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395493" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.032263" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083222v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Head" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.123603" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196273v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003809" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Y. Bliokh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ab4415" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131496v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esat Kondakci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Abouraddy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002645" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080715v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.034665" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072174v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santamato" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marrucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000396" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043325v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab011d" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395513v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.036799" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131555v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Aryan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Suleski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.003272" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196272v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dennis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab2c52" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016743v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.003390" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131541v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat, Yessenov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Mach" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basanta Bhaduri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Mardani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.012443" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876828v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Tsvirkun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Oron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004493" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790608v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelynn Sharma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Costello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban V&#233;lez-Ju&#225;rez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.008301" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malhotra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassett" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;r. R Dennis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.233602" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814151v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole J Moore" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.053848" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814150v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Feng Qian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Eberly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aac3be" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548679v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Hedo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay Cortes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruocco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057515v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hidalgo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gim&#233;nez-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellido" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asensio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43099" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Berdullas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Proft" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP07411H" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593343v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Marimon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ercibengoa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garc&#237;a-Medina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rez-Trallero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-010-0947-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3520003F8B260A5ACAEFD7AB88EF62523D007FE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556352v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. del Pozo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a Cenoz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hern&#225;ez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrera" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2009.06.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652614v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572798v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3066530" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreno" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iglesias" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675984v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gutierrez-Cuevas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021244" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280485v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2684647" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aleman-Castaneda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2664958" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288080v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03898227v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacombe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jalain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03898253v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plua" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462537v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603639" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452519v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alem&#225;n Casta&#241;eda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882546v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaunat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gens" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_69" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977562v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2570791" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411143v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411112v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411842v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Kogan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508266" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024696v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016741v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643632v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brown" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378848v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355257v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salabert Anne-Sophie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Adel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pottier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tafani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434091v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971855v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Abiven" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554686v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.po.2019.11.007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175640v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Bliokh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Alem&#225;n-Castaneda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Forbes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isael Herrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Brown" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170251v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitra Senthil Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G Vesga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70852-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nuzzolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mahoney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G W Forbes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Alonso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.576197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2025-0347" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Howard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brown" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2025.2583985" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blochet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lelu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.542225" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04992785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Prasad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilakshi Senapati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Karan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandan Bhattacharjee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piccirillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.544628" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.134.123805" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230959" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.538706" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ad6a26" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Yi-Ting Feng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Tang Lin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3028212" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Herrera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brasselet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0179906" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00292" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Dennis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad17dc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54955/AJP.33.3-4.2024.205-217" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrestha Biswas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand K Jha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.474724" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad0833" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acd310" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Karimi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Padgett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dennis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/acea92" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.505381" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/aop.475491" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Dell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dennis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L031502" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.502119" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Alonso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Dennis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211658" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.474837" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871659v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Muelas-Hurtado" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Volke-Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ealo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Nori" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.204301" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yessenov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Free" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Johnson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P. J. Lavery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32240-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Gbur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Agarwal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Scott Carney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari T Friberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.481695" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin y Bliokh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Sugic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056333" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wadood" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyu Zhou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.442856" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311380v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A Wadood" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.427734" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez&#8211;cuevas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abe01f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Mazanov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0294" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Curcio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Brown" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19064-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zannotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Denz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17439-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02715937v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387852" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.405988" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;a. A Wadood" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;n. N Vamivakas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.123903" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Eismann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H Nicholls" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Roth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banzer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-020-00733-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forbes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395493" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.032263" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083222v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Head" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.123603" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Y. Bliokh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ab4415" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131496v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esat Kondakci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Abouraddy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002645" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196273v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003809" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080715v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.034665" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043325v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab011d" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072174v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santamato" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marrucci" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000396" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395513v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.036799" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131555v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Aryan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Suleski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.003272" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196272v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dennis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab2c52" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016743v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.003390" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131541v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat, Yessenov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Mach" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basanta Bhaduri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Mardani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.012443" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876828v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Tsvirkun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Oron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004493" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814153v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malhotra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassett" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;r. R Dennis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.233602" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelynn Sharma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Costello" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban V&#233;lez-Ju&#225;rez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.008301" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814151v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole J Moore" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.053848" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814150v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Feng Qian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Eberly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aac3be" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548679v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Hedo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay Cortes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruocco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057515v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hidalgo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gim&#233;nez-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellido" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asensio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43099" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Berdullas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Proft" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP07411H" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593343v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Marimon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ercibengoa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garc&#237;a-Medina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rez-Trallero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-010-0947-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3520003F8B260A5ACAEFD7AB88EF62523D007FE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556352v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. del Pozo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a Cenoz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hern&#225;ez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrera" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2009.06.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652614v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572798v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3066530" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreno" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iglesias" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675984v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gutierrez-Cuevas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021244" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280485v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2684647" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aleman-Castaneda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2664958" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288080v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03898227v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacombe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jalain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03898253v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plua" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462537v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603639" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452519v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alem&#225;n Casta&#241;eda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882546v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaunat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gens" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_69" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977562v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2570791" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411143v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411112v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411842v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Kogan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508266" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024696v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016741v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643632v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brown" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378848v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355257v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salabert Anne-Sophie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Adel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pottier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tafani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434091v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971855v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Abiven" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554686v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.po.2019.11.007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175640v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>