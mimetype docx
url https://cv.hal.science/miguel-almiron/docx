--- v0 (2026-03-09)
+++ v1 (2026-05-19)
@@ -702,290 +702,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’art sonore vers une conscience écologique</w:t>
+                <w:t xml:space="preserve">Virtual Reality, the Empathic Machine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Almiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azadeh Nilchiani</w:t>
+                <w:t xml:space="preserve">Crosetto Guillermo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée organisée par le Labex Futurs Urbains, Cité Descartes, Université Paris-Est Marne-la-Vallée. 13 septembre 2017.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, CHAMPS-SUR-MARNE, France</w:t>
+              <w:t xml:space="preserve">Virtualities and Realities RIXC Art Science Festival and the 2nd Open Fields Conference. Riga, 19 – 21 Octobre 2017.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741674v1</w:t>
+                <w:t xml:space="preserve">hal-01741664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality, the Empathic Machine ?</w:t>
+                <w:t xml:space="preserve">Dans l'ombre numérique de Gradiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Almiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Crosetto Guillermo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtualities and Realities RIXC Art Science Festival and the 2nd Open Fields Conference. Riga, 19 – 21 Octobre 2017.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Colloque International "Authentique Artifice"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Intermedial Studies (ISIS); Les Arts trompeurs, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741664v1</w:t>
+                <w:t xml:space="preserve">hal-01555610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans l'ombre numérique de Gradiva</w:t>
+                <w:t xml:space="preserve">De l’art sonore vers une conscience écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Almiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Nilchiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Authentique Artifice"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Intermedial Studies (ISIS); Les Arts trompeurs, May 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journée organisée par le Labex Futurs Urbains, Cité Descartes, Université Paris-Est Marne-la-Vallée. 13 septembre 2017.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, CHAMPS-SUR-MARNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555610v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound art a path to ecological awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Nilchiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Almiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1118,51 +1118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersticio Virtual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Almiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosetto Guillermo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference &amp; Stereo Immersive Media (Photography and sound Research 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade Lusófona de Humanidades e Tecnologias et Faculdade de Belas-Artes da Universidade de Lisboa, Oct 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1200,51 +1200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Body Living Beside Screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Almiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Nilchiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Besides the Screen 2016. Projection, Geometry, Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coventry University, Jul 2016, Coventry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1921,51 +1921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality, a place for knowledge about our being and empathy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Almiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosetto Guillermo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rasa Smite, Raitis Smits (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtualities and Realities. New Experiences, Art and Ecologies in Immersive Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIXC, pp.59-66, 2019, 978-9934-8434-7-1</w:t>
@@ -2592,51 +2592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2F2BA35"/>
+    <w:nsid w:val="C64F6624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2823,51 +2823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miguel-almiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3481-6302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077188497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393744v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Almiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.6135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. de Lena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gende" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E Cingolani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Nilchiani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosetto Guillermo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Boukhris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100960650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128852" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bazou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Pisano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100020370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jacopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131967v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741663v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3459" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairieharmattan.com/9782296549845-arts-du-spectacle-identites-metisses-francoise-quillet/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miguel-almiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3481-6302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077188497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393744v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Almiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.6135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. de Lena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gende" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E Cingolani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741664v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosetto Guillermo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Nilchiani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Boukhris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100960650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128852" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bazou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Pisano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100020370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jacopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131967v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741663v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3459" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairieharmattan.com/9782296549845-arts-du-spectacle-identites-metisses-francoise-quillet/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>