--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> miguel Delattre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miguel-delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6380-2420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060942592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du care : reflet d’une gestion des ressources humaines exclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 79 (numéro 2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115806ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher-researchers and social responsibility: the &amp;quot;Socio-Economic Management&amp;quot; group in association with the ISEOR Research Center at iaelyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38/2024-3, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is job evaluation compatible with care work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Parent-Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (3), pp.331-357. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00221856241254141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l’idée de fidéliser est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/1 (48), pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la prise en compte de la valeur comparable pour définir la rémunération des emplois à prédominance féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (46), pp.91-103. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.226.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Human Resources Management Performance in Industrial type SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2023.37.01.1154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignants-chercheurs et responsabilité sociétale : le groupe « Management Socio-Économique » en lien avec l'ISEOR à l'iaelyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une économie du lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°66/2021, 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la veille sociale aux ressources humaines : cas d'une entreprise de service de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.095.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la GRH instrumentale à la GRH partenariale : l’impact des stratégies territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.20. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.103.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (120), pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04657833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a critical study of standardization: corporate Social responsibility, Standardization, discourse and management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Georges Bocean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soriana Sitnikov Catalina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalism and organization: polysemy of concepts and narratives of actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemy of organizations and organization of polysemy: A French approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Management &amp; Marketing, Universitaria Press Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'ancrage d'une dynamique managériale responsable : cas de dispositifs et d'outils de gestion dans la grande distribution / Grounding dynamic corporate social responsability: a mass market case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESADDERSSE international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity of qualitative research: from collecting information to producing results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rimeyko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre résignation et professionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The story behind identities: from corporate discourse to individual recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus organisationnel : visages de l'homme dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the First Management Control System in Independent Professions: A Qualimetric Inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisme et bénévolat : alibi de l'amateurisme ou crise de discours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022805ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activation du potentiel humain comme apport fédérateur des projets de redressement d'une entreprise en difficulté : cas d'une entreprise de traitement de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Draetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389, 2022, Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction RSE et révolutions industrielles : un lien organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Jean-Jacques Rosé; Miguel Delattre. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-53, 2022, Collection Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération inter-entreprise sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaud Petit, Henri Savall et Véronique Zardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitalité et prospérité durable des très petites et moyennes entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, 2025, 978-2-388630-254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, RSO, RSU, RSN, RSM… Un concept multifacette [Chap3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.26-36, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifting the veil of a managerial illusion Through the contribution of the humanly integrated operational and functional information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Savall; Véronique Zardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Approach to Management Treatise : Theory and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Age Publishing Editions, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l’expérience : lier la performance financière à l’investissement et au capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cadet; Jean-Jacques Pluchart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La finance responsable et durable – Paradoxes théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management spirituel : vers une reconnaissance plénière de l’homme en organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership Spirituel en Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lever le voile d’une illusion managériale par l’apport du SIOFHIS (Système d’Informations Opérationnelles et Fonctionnelles Humainement Intégrées). Dire ce que l’on fait et faire ce que l’on dit », Chapitre 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du management socio-économique - Théorie et pratiques, coordonné par H. Savall et V. Zardet, EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gouvernance et mise en place de dispositifs de RSE dans les entreprises industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et contingences à propos du leadership en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Leadership : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectes : l’art et la règle, quelle cohabitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique normative : Arbitrer et négocier la place de la norme dans l’organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of HORIVERT to architects Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ruat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited: The Evolving Nature of SEAM in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Research in Management Consulting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, normes et cadre légal : quel déploiement responsable pour le territoire et les pratiques de GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bonneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE remet au centre la &amp;quot;prospective des métiers&amp;quot; comme source de vitalité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RH, RSE et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Architects: Normative dispossession of an art trade is not inevitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational Change and Global Standardization: Solution to Standards and Norms - Overwhelming Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, Routlelge, pp.9, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, facteur d’accélération de pratiques RH responsables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.238-257, 2015, Collection AGRH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la gouvernance écosystémique met en dialogue acteurs et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche articulée de la veille RH / veille RSE : apports et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des organisations : Des discours aux pratiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de service public : le leadership un levier crédible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un leadership au service du management public : favoriser l'émergence de compétences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Profession cadre de service public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de développement du professionnalisme des cadres en hôpitaux psychiatriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esen, pp.11, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie spectrale de l'organisation : ambiguïté de sens ou quipropquo instrumentalisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Ocler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et organisations : mythes, fantasmes, non-dit et quiproquo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAM and nonprofit sports clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Intervention in Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Research in Management Consulting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAM on Non-Profit Making Sports Clubs - Experimental Research - To activate intra-organizational negociations as control levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Management consulting - Examples of SEAM Interventions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance globale durable des cabinets médicaux chirurgicaux en hypercroissance: quand la valorisation des temps directement et indirectement médicaux est au cœur de la survie-développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération inter-entreprises dans les toutes petites entreprises. Quels en sont les ressorts cachés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque international de l'ISEOR ; Academy of Management – Division MCD ; EADA Business School ; Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam; Institut de Socio-Économie des Entreprises et des Organisations; EADA Business School; Academy of Management, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des ressources humaines responsable et inclusion : une posture en clair-obscur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iae Caen, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion intégrale de la valeur : pour une convergence théorique entre marchés, communs et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque et séminaire doctoral international les 11 &amp; 12 juin 2025-ISEOR avec le centre Magellan, iaelyon School of Management, Université Jean Moulin Lyon III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2025, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05464634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions d’une démarche de qualité intégrale au déploiement des lignes directrices relatives à la responsabilité sociétale selon l’ISO 26000:2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRGO, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité managériale et verticalité du commandement : entre pragmatisme et modes, reste-t-il une position scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et séminaire doctoral ISEOR-AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque organisé par l’Institut de recherche ISEOR en partenariat avec le centre Magellan, iaelyon School of Management, Université Jean Moulin, les Divisions Management Consulting et Organizational Development and Change de l’Academy of Management (États-Unis) (à confirmer), ISODC (The International Society for Organizational Development and Change) (à confirmer), Le CNAM, EADA Business School Barcelona (Espagne) ainsi que Benedictine University (États-Unis), Jun 2024, LYON (ENS et Lyon 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04724759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives de GRH : de quoi l’inclusion est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRGO, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PRATICIENS EN RESSOURCES HUMAINES : DU TRAVAIL ÉMOTIONNEL AUX COMPÉTENCES ÉMOTIONNELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ekani Onambele Y'Ewondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre fragmentation et hybridation des monde du travail : quelle(s) GRH demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH 2024, 35ème Congrès), Oct 2024, Barcelone (ES), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cabinets médicaux d’exercice libéral : gérer les tensions entre les activités médicales et le pilotage stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès ALASS-GISEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALASS; GISEH, Jul 2024, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04708686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des temps directement et indirectement médicaux au cœur de la performance stratégiques des cabinets médicaux chirurgicaux libéraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bourdariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR; Management Consulting Division - a division of the Academy of Management; Organizational Development and Change Division - a division of the Academy of Management; ISODC; Benedictine University; EADA; Le CNAM; Magellan, iaelyon, Université Jean Moulin Lyon 3, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04708764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation qualimétrique d'une démarche de certification qualité au sein des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l’ISEOR et de l’Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des emplois : compatible avec les emplois du care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, RSO : un concept multifacettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité managériale et verticalité du commandement : entre pragmatisme et modes, reste-t-il une position scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque international, ISEOR, Academy Of Management (ODC), International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on normer le management ou devons nous manager responsablement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’ADERSE, Mettre en œuvre et évaluer les démarches responsables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2023, La rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Training People the Most Profitable Investment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Boston (Massachusetts), United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2023.14998abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéalisation des TPE Enquête sur leurs avantages supposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AOM-MC-OD-ISEOR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation : un auxiliaire discret d’accompagnement du changement en PME/TPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque international, ISEOR, Academy Of Management (ODC), International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts performances cachés dans l'entreprise et au delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ISEOR AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire vecteur d’insertion socio-professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l’expérience : lier la performance financière à l’investissement et au capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d’exclusion et les dispositifs d’inclusion pour le retour à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADERSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03637320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts performances caches dans l’entreprise et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EXPÉRIENCE DES IUT DANS L’ALTERNANCE SALARIALE, ENTRE EXPLICATIONS NÉO-INSTITUTIONNELLES ET STRATÉGIE INTER-ORGANISATIONNELLE TERRITORIALISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM-ODC-MCD / ISODC / ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étiologie et thérapeutiques dysfonctionnelles d’un cabinet médical d’exercice libéral : cas d’un cabinet d’exercice libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mithieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l'expérience : lier la performance financière à l'investissement humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, May 2021, A Distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing human resource management and organizational performance in SMEs : The role of proximity managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalité et itinérance : une analyse à partir du cadre théorique de justice sociale de Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du centre de recherche sur les innovations sociales (CRISES), Au carrefour des possibles. Quelles innovations sociales contre les injustices sociales, environnemental et épistémiques ?, 6ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging strategy for better implementation: the (hidden) role of employees in microfirms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting, 30 july-03 August 2021, A virtual experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, .., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale et environnementale : la perspective interorganisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de l’analyse socio-économique pour la transposition organisationnelle de la notion de malcadrage de Nancy fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération des emplois à prédominance féminine : l’apport de la prise en compte de la valeur comparable pour une véritable inclusion et considération en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de la justice sociale de Nancy Fraser appliquée à une gestion des ressources humaines plus inclusive des diversités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès AGRH, 03-05 mars 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des IUT dans l’alternance salariale, entre explication néo-institutionnelle et stratégie interorganisationnelle territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the periodically negotiable activity contract (PNAC) to align strategy with individual and collective skills: the case of an SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting (2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02964213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’identification des structures de gestion interorganisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque international, ISEOR-AOM (DOC-MCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02964186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’identification des structures de gestion inter-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AOM-ODC-ISODC- ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2020, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management spirituel : quel champ d’application en organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche du GRT « Spiritualité et Management » (AGRH), organisées par le laboratoire CORHIS (EA 7400) de l’Université Paul-Valéry Montpellier 3 et de l’Université de Perpignan VD, 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion interorganisationnelle de la professionnalisation : le cas de la relation entreprise-université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIPRO La professionnalisation : Un défi scientifique, organisationnel et territorial pour les Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les externalités et des dysfonctionnements dus au déterminisme social : le cas de la relation du handicap a la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque international AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les externalités et les dysfonctionnements par la gouvernance inter organisationnelle : le cas de la relation du handicap à la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADERSE 2019 Ethique, Gouvernance et RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, AIX EN PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02136655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité dans les TPE ? Oui, mais la bonne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01797559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Innovative Small Enterprise Management Consulting Using a Socio-Economic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rastrollo-Horrillo María-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M.Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Ann Rosile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting - Chicago 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Management, Aug 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petitesse des entreprises, un véritable atout ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international AOM-ODC-ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01809283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des pratiques RH durables hors d’une structure fonctionnelle : le rôle de l’encadrement ? Cas d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les conséquences des externalités et des dysfonctionnements par la gouvernance inter-organisationnelle territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université en réforme : le défi de la responsabilité contractuelle asymétrique est-il tenable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international AOM-ODC-ISEOR, Jun 2018, Lyon, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR innovation in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations locales, contextualisation des solutions : pour préparer à la mobilisation des ressources humaines à la métamorphoses des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy-Nadège Briest-Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dautelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et mise en place de dispositifs de RSE dans des entreprises industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états, Colloque organisé par le laboratoire CORHIS (université Paul Valéry) et l’université du Québec en en Outaouais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager face aux normes professionnelles : le cas de deux professions libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement RSE dans les écoles de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités et dysfonctionnements : des rapprochements sont-ils possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Institut Internaional des Coûts </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression-Intégration : Les pratiques comptables, de contrôle et d’audit et le cas des professions libérales réglementées : le secteur de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau du Leadership et direction partagée : le cas d’une SCP de dentistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tronc Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme et responsabilité : de l'individualisme à l'engagement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inter-organisationnel Territorialisé : une opportunité pour le développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque International ISEOR / AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial capitalism: a critical approach through the lenses of Quantum storytelling and SEAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M.Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining qualitative and quantitative data : a powerful lever for driving an organizational change process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference – Anaheim – MC Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université : entre service public et activités stratégiques. Que peut apporter un calcul de coûts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AIRMAP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif CIFRE : vers une production responsable de connaissance ? Cas d’un cabinet d’audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tronc Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coûts cachés à la performance visible : Orthodoxiser les performances managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la mise en place d'une veille sociale RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Rencontre sur la prospective des métiers : quelles configurations RH demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la responsabilité sociale à la responsabilité environnementale : le &amp;quot;territoire&amp;quot; comme périmètre pertinent d'une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Confrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Consulting Interventions in Architects' Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ruat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy Of management, Aug 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’attractivité et de la fidélisation auprès d’établissements d’accueil de personnes âgées de deux bassins territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Grounded Theory Strategy: Constructing a Substantive Theory in Organisational Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale et séminaire doctorale sur les méthodes de recherche, Colloque organisé en partenariat avec la « Research Methods Division »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité du qualitatif et du quantitatif : une application aux processus de changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème conférence internationale et séminaire doctoral sur les méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Bridge the Gap Between Art and Management in Architecture Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02074974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identification à la connaissance : peut-on parler de parties prenantes pour les &amp;quot;gens du voyage&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès ADERSE - Semaine du management de la FNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Apr 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme au travail : entre professionnalisme et prise en compte du lien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque et séminaire doctoral international de l'ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « RSE et Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des conflits dans un contexte difficile par la mise en œuvre d'une veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès de l'AGRH : Modèles de la GRH francophone dans le contexte global ; Visions et Perspectives pour le 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership : discours et contingences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRT RH et leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, facteur de contingence des politiques RSE, DD et GRH des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du contrat d’activité périodiquement négociable à l’évaluation des performances du personnel dans l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de comptabilité, audit et contrôle des coûts - IIC - Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions public/privé dans la dynamique d'un écosystème d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mira-Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque transatlantique AAA IIC ISEOR Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Corporate Social Responsibility policy: from the discourse to the implementation in a time of financial crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limerick, Ireland, Ireland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du pilotage des interfaces RH à la mise en œuvre stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Seghier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Sep 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalism of managers and executives in health care system in France Current situation and perspectives in psychiatric hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- 4ème Colloque et Séminaire Doctoral International sur le Développement Organisationnel et la conduite du Changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du personnel : quel dispositif pour un management pérenne et équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités sociale et économique indissociables face à la crise : le cas du secteur de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nice, France. pp.1- 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation de la RSE : apports de la veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème université d'été de l'Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'APPORT DES SERIOUS GAME COMME VECTEUR STRUCTURANT D'UN CHANGEMENT ORGANISATIONNEL : CAS D'UN PROJET PLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya El Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque et séminaire doctoral international sur les méthodologies de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEVOLAT, GOUVERNANCE ET RESPONSABILITE SOCIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADERSE - PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE : une plateforme pour faciliter la conduite de changement dans la mise en oeuvre d'un PLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès des innovations mécaniques CIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From narrative dreams to instrumentation of nightmare: Utopian Convergences or intentional run away?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès IFSAM - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation of PLM systems in SME / SMI: Survey's results and analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complementary generic architecture for PLM system to control collaborative work - Implementation and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Software, Knowledge and Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. 6p, actes sur CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre et déploiement d'une politique de RSE : Etude exploratoire d'une entreprise de l'industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADERSE - Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la recherche intervention à l'observation des pratiques en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH - Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00758798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et pilotage d'une politique de RSE : de l'instrumentation à l'appropriation instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ACADEMY OF MANAGEMENT - ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to control collaborative processes in PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Product and Process Analysis aNd Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France. sur CD ROM - 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des processus collaboratifs dans les systèmes PLM : Une approche de construction des indicateurs de suivi basée sur la logique floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International sur les Systèmes Industriels et Logistiques (SIL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marrakech, Maroc. p29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process control: Observation of tracks generated by PLM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2008 - Innovations in Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Espoo, Finland. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to control collaborative processes in PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Product and Process Analysis aNd Design (EXPPAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des processus collaboratifs dans les systèmes PLM. Quels indicateurs pour quelle évaluation des performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès des innovations mécaniques CIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sousse, Tunisie. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularité des recherches qualitatives : du recueil d’informations à la production de résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rymeyko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Co-organisée par la Division « Méthodes de Recherche » de l’Academy of Management (Etats-Unis) et par l’ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems & Corporate Social Responsibility Investigating the potential and current practices of PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kyriazopoulos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Student Conference of Management Science and Technology, 17th May 2007, Athens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Athens, Greece. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme, Janus dans l’organisation : figurant anonyme ou acteur reconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», Institut Psychanalyse &amp; Management XVème Journées Internationales d’Etudes et de Recherches -Souci de l’autre, de soi, et quête d’insouciance : Entre illusions et réalités dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des conditions d’intégration du potentiel humain dans les processus collaboratifs organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque et séminaire doctoral international, Colloque organisé en partenariat entre l’ISEOR et l’Academy of Management (Etats-Unis), Division « Organizational Development and Change »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Corporate Social Responsibility to Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kyriazopoulos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications (SKIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Chiang Mai, Thailand. pp. 76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELLE RESPONSABILITE SOCIALE DES ENTREPRISES DANS LA MISE EN ŒUVRE ET L'UTILISATION DES ERP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saint-Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur la responsabilité sociale des entreprises (ADERSE-SIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France. pp. 2319 -2332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et stratégie : le chaînon manquant du professionnalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de printemps de l’IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage de l'analyse spectrale pour le pilotage des projets organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Conférence Internationale de management stratégique - Montpellier -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de l’organisation vivante ? Bilan et perspectives spectrales en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial ASAC-IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution d’un processus de perfectionnement collectif à la création et à la diffusion des savoirs d’orchestration dans une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Université d’été de l’IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redressement d’une entreprise en difficulté par réaffectation des ressources humaines – cas d’une entreprise agro-alimentaire de traitement de poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Université d’été de l’ARFORGHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et associations : quels enjeux en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Connect Surgeons To Management Practices: Consulting In High Demanding Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of life at work in very small companies. From dream to reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. 2025 (1), 2025, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2025.16487poster⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> miguel Delattre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miguel-delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6380-2420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060942592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher-researchers and social responsibility: the &amp;quot;Socio-Economic Management&amp;quot; group in association with the ISEOR Research Center at iaelyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38/2024-3, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du care : reflet d’une gestion des ressources humaines exclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 79 (numéro 2), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115806ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is job evaluation compatible with care work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Parent-Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (3), pp.331-357. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00221856241254141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l’idée de fidéliser est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/1 (48), pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Human Resources Management Performance in Industrial type SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2023.37.01.1154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la prise en compte de la valeur comparable pour définir la rémunération des emplois à prédominance féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (46), pp.91-103. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.226.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignants-chercheurs et responsabilité sociétale : le groupe « Management Socio-Économique » en lien avec l'ISEOR à l'iaelyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une économie du lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°66/2021, 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la veille sociale aux ressources humaines : cas d'une entreprise de service de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.095.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la GRH instrumentale à la GRH partenariale : l’impact des stratégies territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.20. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.103.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (120), pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04657833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a critical study of standardization: corporate Social responsibility, Standardization, discourse and management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Georges Bocean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soriana Sitnikov Catalina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalism and organization: polysemy of concepts and narratives of actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemy of organizations and organization of polysemy: A French approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Management &amp; Marketing, Universitaria Press Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'ancrage d'une dynamique managériale responsable : cas de dispositifs et d'outils de gestion dans la grande distribution / Grounding dynamic corporate social responsability: a mass market case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESADDERSSE international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity of qualitative research: from collecting information to producing results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rimeyko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre résignation et professionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The story behind identities: from corporate discourse to individual recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus organisationnel : visages de l'homme dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the First Management Control System in Independent Professions: A Qualimetric Inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisme et bénévolat : alibi de l'amateurisme ou crise de discours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022805ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activation du potentiel humain comme apport fédérateur des projets de redressement d'une entreprise en difficulté : cas d'une entreprise de traitement de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Draetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389, 2022, Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction RSE et révolutions industrielles : un lien organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Jean-Jacques Rosé; Miguel Delattre. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-53, 2022, Collection Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération inter-entreprise sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaud Petit, Henri Savall et Véronique Zardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitalité et prospérité durable des très petites et moyennes entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, 2025, 978-2-388630-254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, RSO, RSU, RSN, RSM… Un concept multifacette [Chap3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.26-36, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifting the veil of a managerial illusion Through the contribution of the humanly integrated operational and functional information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Savall; Véronique Zardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Approach to Management Treatise : Theory and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Age Publishing Editions, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l’expérience : lier la performance financière à l’investissement et au capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cadet; Jean-Jacques Pluchart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La finance responsable et durable – Paradoxes théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management spirituel : vers une reconnaissance plénière de l’homme en organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership Spirituel en Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lever le voile d’une illusion managériale par l’apport du SIOFHIS (Système d’Informations Opérationnelles et Fonctionnelles Humainement Intégrées). Dire ce que l’on fait et faire ce que l’on dit », Chapitre 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du management socio-économique - Théorie et pratiques, coordonné par H. Savall et V. Zardet, EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gouvernance et mise en place de dispositifs de RSE dans les entreprises industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et contingences à propos du leadership en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Leadership : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectes : l’art et la règle, quelle cohabitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique normative : Arbitrer et négocier la place de la norme dans l’organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of HORIVERT to architects Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ruat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited: The Evolving Nature of SEAM in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Research in Management Consulting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE remet au centre la &amp;quot;prospective des métiers&amp;quot; comme source de vitalité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RH, RSE et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, normes et cadre légal : quel déploiement responsable pour le territoire et les pratiques de GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bonneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, facteur d’accélération de pratiques RH responsables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.238-257, 2015, Collection AGRH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Architects: Normative dispossession of an art trade is not inevitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational Change and Global Standardization: Solution to Standards and Norms - Overwhelming Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, Routlelge, pp.9, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la gouvernance écosystémique met en dialogue acteurs et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche articulée de la veille RH / veille RSE : apports et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des organisations : Des discours aux pratiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de service public : le leadership un levier crédible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un leadership au service du management public : favoriser l'émergence de compétences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Profession cadre de service public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de développement du professionnalisme des cadres en hôpitaux psychiatriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esen, pp.11, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie spectrale de l'organisation : ambiguïté de sens ou quipropquo instrumentalisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Ocler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et organisations : mythes, fantasmes, non-dit et quiproquo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAM and nonprofit sports clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Intervention in Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Research in Management Consulting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAM on Non-Profit Making Sports Clubs - Experimental Research - To activate intra-organizational negociations as control levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Management consulting - Examples of SEAM Interventions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération inter-entreprises dans les toutes petites entreprises. Quels en sont les ressorts cachés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque international de l'ISEOR ; Academy of Management – Division MCD ; EADA Business School ; Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam; Institut de Socio-Économie des Entreprises et des Organisations; EADA Business School; Academy of Management, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance globale durable des cabinets médicaux chirurgicaux en hypercroissance: quand la valorisation des temps directement et indirectement médicaux est au cœur de la survie-développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des ressources humaines responsable et inclusion : une posture en clair-obscur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iae Caen, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion intégrale de la valeur : pour une convergence théorique entre marchés, communs et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque et séminaire doctoral international les 11 &amp; 12 juin 2025-ISEOR avec le centre Magellan, iaelyon School of Management, Université Jean Moulin Lyon III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2025, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05464634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives de GRH : de quoi l’inclusion est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRGO, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité managériale et verticalité du commandement : entre pragmatisme et modes, reste-t-il une position scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et séminaire doctoral ISEOR-AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque organisé par l’Institut de recherche ISEOR en partenariat avec le centre Magellan, iaelyon School of Management, Université Jean Moulin, les Divisions Management Consulting et Organizational Development and Change de l’Academy of Management (États-Unis) (à confirmer), ISODC (The International Society for Organizational Development and Change) (à confirmer), Le CNAM, EADA Business School Barcelona (Espagne) ainsi que Benedictine University (États-Unis), Jun 2024, LYON (ENS et Lyon 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04724759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions d’une démarche de qualité intégrale au déploiement des lignes directrices relatives à la responsabilité sociétale selon l’ISO 26000:2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRGO, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PRATICIENS EN RESSOURCES HUMAINES : DU TRAVAIL ÉMOTIONNEL AUX COMPÉTENCES ÉMOTIONNELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ekani Onambele Y'Ewondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre fragmentation et hybridation des monde du travail : quelle(s) GRH demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH 2024, 35ème Congrès), Oct 2024, Barcelone (ES), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cabinets médicaux d’exercice libéral : gérer les tensions entre les activités médicales et le pilotage stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès ALASS-GISEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALASS; GISEH, Jul 2024, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04708686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des temps directement et indirectement médicaux au cœur de la performance stratégiques des cabinets médicaux chirurgicaux libéraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bourdariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR; Management Consulting Division - a division of the Academy of Management; Organizational Development and Change Division - a division of the Academy of Management; ISODC; Benedictine University; EADA; Le CNAM; Magellan, iaelyon, Université Jean Moulin Lyon 3, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04708764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, RSO : un concept multifacettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation qualimétrique d'une démarche de certification qualité au sein des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l’ISEOR et de l’Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des emplois : compatible avec les emplois du care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on normer le management ou devons nous manager responsablement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’ADERSE, Mettre en œuvre et évaluer les démarches responsables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2023, La rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité managériale et verticalité du commandement : entre pragmatisme et modes, reste-t-il une position scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque international, ISEOR, Academy Of Management (ODC), International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Training People the Most Profitable Investment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Boston (Massachusetts), United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2023.14998abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéalisation des TPE Enquête sur leurs avantages supposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AOM-MC-OD-ISEOR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation : un auxiliaire discret d’accompagnement du changement en PME/TPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque international, ISEOR, Academy Of Management (ODC), International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts performances cachés dans l'entreprise et au delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ISEOR AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l’expérience : lier la performance financière à l’investissement et au capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire vecteur d’insertion socio-professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d’exclusion et les dispositifs d’inclusion pour le retour à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADERSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03637320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts performances caches dans l’entreprise et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étiologie et thérapeutiques dysfonctionnelles d’un cabinet médical d’exercice libéral : cas d’un cabinet d’exercice libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mithieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EXPÉRIENCE DES IUT DANS L’ALTERNANCE SALARIALE, ENTRE EXPLICATIONS NÉO-INSTITUTIONNELLES ET STRATÉGIE INTER-ORGANISATIONNELLE TERRITORIALISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM-ODC-MCD / ISODC / ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing human resource management and organizational performance in SMEs : The role of proximity managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l'expérience : lier la performance financière à l'investissement humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, May 2021, A Distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalité et itinérance : une analyse à partir du cadre théorique de justice sociale de Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du centre de recherche sur les innovations sociales (CRISES), Au carrefour des possibles. Quelles innovations sociales contre les injustices sociales, environnemental et épistémiques ?, 6ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging strategy for better implementation: the (hidden) role of employees in microfirms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting, 30 july-03 August 2021, A virtual experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, .., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale et environnementale : la perspective interorganisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de l’analyse socio-économique pour la transposition organisationnelle de la notion de malcadrage de Nancy fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de la justice sociale de Nancy Fraser appliquée à une gestion des ressources humaines plus inclusive des diversités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès AGRH, 03-05 mars 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des IUT dans l’alternance salariale, entre explication néo-institutionnelle et stratégie interorganisationnelle territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération des emplois à prédominance féminine : l’apport de la prise en compte de la valeur comparable pour une véritable inclusion et considération en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the periodically negotiable activity contract (PNAC) to align strategy with individual and collective skills: the case of an SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting (2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02964213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’identification des structures de gestion interorganisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque international, ISEOR-AOM (DOC-MCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02964186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’identification des structures de gestion inter-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AOM-ODC-ISODC- ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2020, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion interorganisationnelle de la professionnalisation : le cas de la relation entreprise-université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIPRO La professionnalisation : Un défi scientifique, organisationnel et territorial pour les Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les externalités et des dysfonctionnements dus au déterminisme social : le cas de la relation du handicap a la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque international AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management spirituel : quel champ d’application en organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche du GRT « Spiritualité et Management » (AGRH), organisées par le laboratoire CORHIS (EA 7400) de l’Université Paul-Valéry Montpellier 3 et de l’Université de Perpignan VD, 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les externalités et les dysfonctionnements par la gouvernance inter organisationnelle : le cas de la relation du handicap à la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADERSE 2019 Ethique, Gouvernance et RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, AIX EN PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02136655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité dans les TPE ? Oui, mais la bonne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01797559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université en réforme : le défi de la responsabilité contractuelle asymétrique est-il tenable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international AOM-ODC-ISEOR, Jun 2018, Lyon, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petitesse des entreprises, un véritable atout ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international AOM-ODC-ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01809283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Innovative Small Enterprise Management Consulting Using a Socio-Economic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rastrollo-Horrillo María-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M.Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Ann Rosile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting - Chicago 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Management, Aug 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des pratiques RH durables hors d’une structure fonctionnelle : le rôle de l’encadrement ? Cas d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les conséquences des externalités et des dysfonctionnements par la gouvernance inter-organisationnelle territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR innovation in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations locales, contextualisation des solutions : pour préparer à la mobilisation des ressources humaines à la métamorphoses des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy-Nadège Briest-Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dautelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et mise en place de dispositifs de RSE dans des entreprises industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états, Colloque organisé par le laboratoire CORHIS (université Paul Valéry) et l’université du Québec en en Outaouais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager face aux normes professionnelles : le cas de deux professions libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement RSE dans les écoles de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités et dysfonctionnements : des rapprochements sont-ils possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Institut Internaional des Coûts </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression-Intégration : Les pratiques comptables, de contrôle et d’audit et le cas des professions libérales réglementées : le secteur de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau du Leadership et direction partagée : le cas d’une SCP de dentistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tronc Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial capitalism: a critical approach through the lenses of Quantum storytelling and SEAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M.Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme et responsabilité : de l'individualisme à l'engagement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inter-organisationnel Territorialisé : une opportunité pour le développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque International ISEOR / AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining qualitative and quantitative data : a powerful lever for driving an organizational change process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference – Anaheim – MC Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université : entre service public et activités stratégiques. Que peut apporter un calcul de coûts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AIRMAP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coûts cachés à la performance visible : Orthodoxiser les performances managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif CIFRE : vers une production responsable de connaissance ? Cas d’un cabinet d’audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tronc Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la mise en place d'une veille sociale RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Rencontre sur la prospective des métiers : quelles configurations RH demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la responsabilité sociale à la responsabilité environnementale : le &amp;quot;territoire&amp;quot; comme périmètre pertinent d'une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Confrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Consulting Interventions in Architects' Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ruat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy Of management, Aug 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Grounded Theory Strategy: Constructing a Substantive Theory in Organisational Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale et séminaire doctorale sur les méthodes de recherche, Colloque organisé en partenariat avec la « Research Methods Division »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’attractivité et de la fidélisation auprès d’établissements d’accueil de personnes âgées de deux bassins territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité du qualitatif et du quantitatif : une application aux processus de changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème conférence internationale et séminaire doctoral sur les méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Bridge the Gap Between Art and Management in Architecture Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02074974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identification à la connaissance : peut-on parler de parties prenantes pour les &amp;quot;gens du voyage&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès ADERSE - Semaine du management de la FNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Apr 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme au travail : entre professionnalisme et prise en compte du lien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque et séminaire doctoral international de l'ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « RSE et Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des conflits dans un contexte difficile par la mise en œuvre d'une veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès de l'AGRH : Modèles de la GRH francophone dans le contexte global ; Visions et Perspectives pour le 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership : discours et contingences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRT RH et leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, facteur de contingence des politiques RSE, DD et GRH des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du contrat d’activité périodiquement négociable à l’évaluation des performances du personnel dans l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de comptabilité, audit et contrôle des coûts - IIC - Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions public/privé dans la dynamique d'un écosystème d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mira-Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque transatlantique AAA IIC ISEOR Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Corporate Social Responsibility policy: from the discourse to the implementation in a time of financial crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limerick, Ireland, Ireland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du pilotage des interfaces RH à la mise en œuvre stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Seghier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Sep 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalism of managers and executives in health care system in France Current situation and perspectives in psychiatric hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- 4ème Colloque et Séminaire Doctoral International sur le Développement Organisationnel et la conduite du Changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du personnel : quel dispositif pour un management pérenne et équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités sociale et économique indissociables face à la crise : le cas du secteur de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nice, France. pp.1- 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation de la RSE : apports de la veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème université d'été de l'Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'APPORT DES SERIOUS GAME COMME VECTEUR STRUCTURANT D'UN CHANGEMENT ORGANISATIONNEL : CAS D'UN PROJET PLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya El Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque et séminaire doctoral international sur les méthodologies de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEVOLAT, GOUVERNANCE ET RESPONSABILITE SOCIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADERSE - PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE : une plateforme pour faciliter la conduite de changement dans la mise en oeuvre d'un PLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès des innovations mécaniques CIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From narrative dreams to instrumentation of nightmare: Utopian Convergences or intentional run away?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès IFSAM - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation of PLM systems in SME / SMI: Survey's results and analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complementary generic architecture for PLM system to control collaborative work - Implementation and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Software, Knowledge and Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. 6p, actes sur CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre et déploiement d'une politique de RSE : Etude exploratoire d'une entreprise de l'industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADERSE - Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la recherche intervention à l'observation des pratiques en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH - Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00758798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et pilotage d'une politique de RSE : de l'instrumentation à l'appropriation instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ACADEMY OF MANAGEMENT - ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to control collaborative processes in PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Product and Process Analysis aNd Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France. sur CD ROM - 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des processus collaboratifs dans les systèmes PLM : Une approche de construction des indicateurs de suivi basée sur la logique floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International sur les Systèmes Industriels et Logistiques (SIL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marrakech, Maroc. p29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process control: Observation of tracks generated by PLM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2008 - Innovations in Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Espoo, Finland. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to control collaborative processes in PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Product and Process Analysis aNd Design (EXPPAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des processus collaboratifs dans les systèmes PLM. Quels indicateurs pour quelle évaluation des performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès des innovations mécaniques CIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sousse, Tunisie. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems & Corporate Social Responsibility Investigating the potential and current practices of PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kyriazopoulos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Student Conference of Management Science and Technology, 17th May 2007, Athens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Athens, Greece. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularité des recherches qualitatives : du recueil d’informations à la production de résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rymeyko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Co-organisée par la Division « Méthodes de Recherche » de l’Academy of Management (Etats-Unis) et par l’ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme, Janus dans l’organisation : figurant anonyme ou acteur reconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», Institut Psychanalyse &amp; Management XVème Journées Internationales d’Etudes et de Recherches -Souci de l’autre, de soi, et quête d’insouciance : Entre illusions et réalités dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des conditions d’intégration du potentiel humain dans les processus collaboratifs organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque et séminaire doctoral international, Colloque organisé en partenariat entre l’ISEOR et l’Academy of Management (Etats-Unis), Division « Organizational Development and Change »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Corporate Social Responsibility to Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kyriazopoulos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications (SKIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Chiang Mai, Thailand. pp. 76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELLE RESPONSABILITE SOCIALE DES ENTREPRISES DANS LA MISE EN ŒUVRE ET L'UTILISATION DES ERP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saint-Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur la responsabilité sociale des entreprises (ADERSE-SIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France. pp. 2319 -2332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et stratégie : le chaînon manquant du professionnalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de printemps de l’IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage de l'analyse spectrale pour le pilotage des projets organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Conférence Internationale de management stratégique - Montpellier -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de l’organisation vivante ? Bilan et perspectives spectrales en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial ASAC-IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution d’un processus de perfectionnement collectif à la création et à la diffusion des savoirs d’orchestration dans une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Université d’été de l’IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redressement d’une entreprise en difficulté par réaffectation des ressources humaines – cas d’une entreprise agro-alimentaire de traitement de poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Université d’été de l’ARFORGHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et associations : quels enjeux en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Connect Surgeons To Management Practices: Consulting In High Demanding Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of life at work in very small companies. From dream to reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. 2025 (1), 2025, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2025.16487poster⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69C5A044"/>
+    <w:nsid w:val="61744D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miguel-delattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6380-2420" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060942592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115806ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04850390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hallee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Parent-Lamarche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00221856241254141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04251850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lichy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2023.37.01.1154" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01516881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01185640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Georges Bocean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolph Ocler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soriana Sitnikov Catalina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Ocler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moulette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rimeyko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Br&#233;da" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02100709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022805ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04124442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ros&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/rse-et-numerique-une-vision-francophone/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03662319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01377413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ruat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686037v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bueno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ekani Onambele Y'Ewondo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708764v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mithieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourdariat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253126v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.14998abstract" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Roche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465701v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252673v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637320v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mithieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465793v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408051v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408065v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02490633v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02490720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797559v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastrollo-Horrillo Mar&#237;a-Angeles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Ann Rosile" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy-Nad&#232;ge Briest-Breda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dautelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tronc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronc Boris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332697v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01334609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01355001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01334650v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Desmaison" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01516887v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01305399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koleva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01636140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310735v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;niaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310740v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Seghier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952608v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00978582v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762722v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Kadiri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310777v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bissay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756818v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757414v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338235v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252681v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Bouras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338237v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253123v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206097v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriazopoulos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252677v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252675v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saint-Leger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756805v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253121v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475958v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.16487poster" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miguel-delattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6380-2420" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060942592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04850390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hall&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115806ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hallee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Parent-Lamarche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00221856241254141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lichy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2023.37.01.1154" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04251850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01516881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01185640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Georges Bocean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolph Ocler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soriana Sitnikov Catalina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Ocler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moulette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rimeyko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Br&#233;da" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02100709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022805ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04124442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ros&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/rse-et-numerique-une-vision-francophone/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03662319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01377413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ruat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bueno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ekani Onambele Y'Ewondo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708764v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mithieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourdariat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072658v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.14998abstract" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Roche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465701v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252673v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637320v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mithieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465841v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408051v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408012v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02490633v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02490720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408065v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797559v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastrollo-Horrillo Mar&#237;a-Angeles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Ann Rosile" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882379v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy-Nad&#232;ge Briest-Breda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dautelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tronc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronc Boris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01334609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332772v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332697v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01355001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01334650v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Desmaison" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01516887v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koleva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01305399v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01636140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310735v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;niaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310740v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Seghier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952608v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00978582v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762722v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Kadiri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310777v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bissay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756818v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757414v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338235v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252681v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Bouras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338237v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206097v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriazopoulos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253123v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252677v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252675v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saint-Leger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756805v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253121v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475958v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.16487poster" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>