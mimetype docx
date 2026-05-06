--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> miguel Delattre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miguel-delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6380-2420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060942592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher-researchers and social responsibility: the &amp;quot;Socio-Economic Management&amp;quot; group in association with the ISEOR Research Center at iaelyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38/2024-3, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du care : reflet d’une gestion des ressources humaines exclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 79 (numéro 2), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115806ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is job evaluation compatible with care work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Parent-Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (3), pp.331-357. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00221856241254141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l’idée de fidéliser est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/1 (48), pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Human Resources Management Performance in Industrial type SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2023.37.01.1154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la prise en compte de la valeur comparable pour définir la rémunération des emplois à prédominance féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (46), pp.91-103. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.226.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignants-chercheurs et responsabilité sociétale : le groupe « Management Socio-Économique » en lien avec l'ISEOR à l'iaelyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une économie du lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°66/2021, 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la veille sociale aux ressources humaines : cas d'une entreprise de service de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.095.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la GRH instrumentale à la GRH partenariale : l’impact des stratégies territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.20. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.103.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (120), pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04657833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a critical study of standardization: corporate Social responsibility, Standardization, discourse and management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Georges Bocean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soriana Sitnikov Catalina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalism and organization: polysemy of concepts and narratives of actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemy of organizations and organization of polysemy: A French approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Management &amp; Marketing, Universitaria Press Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'ancrage d'une dynamique managériale responsable : cas de dispositifs et d'outils de gestion dans la grande distribution / Grounding dynamic corporate social responsability: a mass market case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESADDERSSE international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity of qualitative research: from collecting information to producing results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rimeyko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre résignation et professionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The story behind identities: from corporate discourse to individual recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus organisationnel : visages de l'homme dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the First Management Control System in Independent Professions: A Qualimetric Inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisme et bénévolat : alibi de l'amateurisme ou crise de discours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022805ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activation du potentiel humain comme apport fédérateur des projets de redressement d'une entreprise en difficulté : cas d'une entreprise de traitement de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Draetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389, 2022, Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction RSE et révolutions industrielles : un lien organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Jean-Jacques Rosé; Miguel Delattre. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-53, 2022, Collection Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération inter-entreprise sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaud Petit, Henri Savall et Véronique Zardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitalité et prospérité durable des très petites et moyennes entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, 2025, 978-2-388630-254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, RSO, RSU, RSN, RSM… Un concept multifacette [Chap3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.26-36, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifting the veil of a managerial illusion Through the contribution of the humanly integrated operational and functional information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Savall; Véronique Zardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Approach to Management Treatise : Theory and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Age Publishing Editions, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l’expérience : lier la performance financière à l’investissement et au capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cadet; Jean-Jacques Pluchart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La finance responsable et durable – Paradoxes théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management spirituel : vers une reconnaissance plénière de l’homme en organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership Spirituel en Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lever le voile d’une illusion managériale par l’apport du SIOFHIS (Système d’Informations Opérationnelles et Fonctionnelles Humainement Intégrées). Dire ce que l’on fait et faire ce que l’on dit », Chapitre 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du management socio-économique - Théorie et pratiques, coordonné par H. Savall et V. Zardet, EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gouvernance et mise en place de dispositifs de RSE dans les entreprises industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et contingences à propos du leadership en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Leadership : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectes : l’art et la règle, quelle cohabitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique normative : Arbitrer et négocier la place de la norme dans l’organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of HORIVERT to architects Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ruat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited: The Evolving Nature of SEAM in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Research in Management Consulting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE remet au centre la &amp;quot;prospective des métiers&amp;quot; comme source de vitalité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RH, RSE et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, normes et cadre légal : quel déploiement responsable pour le territoire et les pratiques de GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bonneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, facteur d’accélération de pratiques RH responsables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.238-257, 2015, Collection AGRH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Architects: Normative dispossession of an art trade is not inevitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational Change and Global Standardization: Solution to Standards and Norms - Overwhelming Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, Routlelge, pp.9, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la gouvernance écosystémique met en dialogue acteurs et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche articulée de la veille RH / veille RSE : apports et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des organisations : Des discours aux pratiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de service public : le leadership un levier crédible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un leadership au service du management public : favoriser l'émergence de compétences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Profession cadre de service public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de développement du professionnalisme des cadres en hôpitaux psychiatriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esen, pp.11, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie spectrale de l'organisation : ambiguïté de sens ou quipropquo instrumentalisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Ocler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et organisations : mythes, fantasmes, non-dit et quiproquo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAM and nonprofit sports clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Intervention in Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Research in Management Consulting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAM on Non-Profit Making Sports Clubs - Experimental Research - To activate intra-organizational negociations as control levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Management consulting - Examples of SEAM Interventions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération inter-entreprises dans les toutes petites entreprises. Quels en sont les ressorts cachés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque international de l'ISEOR ; Academy of Management – Division MCD ; EADA Business School ; Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam; Institut de Socio-Économie des Entreprises et des Organisations; EADA Business School; Academy of Management, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance globale durable des cabinets médicaux chirurgicaux en hypercroissance: quand la valorisation des temps directement et indirectement médicaux est au cœur de la survie-développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des ressources humaines responsable et inclusion : une posture en clair-obscur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iae Caen, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion intégrale de la valeur : pour une convergence théorique entre marchés, communs et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque et séminaire doctoral international les 11 &amp; 12 juin 2025-ISEOR avec le centre Magellan, iaelyon School of Management, Université Jean Moulin Lyon III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2025, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05464634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives de GRH : de quoi l’inclusion est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRGO, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité managériale et verticalité du commandement : entre pragmatisme et modes, reste-t-il une position scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et séminaire doctoral ISEOR-AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque organisé par l’Institut de recherche ISEOR en partenariat avec le centre Magellan, iaelyon School of Management, Université Jean Moulin, les Divisions Management Consulting et Organizational Development and Change de l’Academy of Management (États-Unis) (à confirmer), ISODC (The International Society for Organizational Development and Change) (à confirmer), Le CNAM, EADA Business School Barcelona (Espagne) ainsi que Benedictine University (États-Unis), Jun 2024, LYON (ENS et Lyon 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04724759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions d’une démarche de qualité intégrale au déploiement des lignes directrices relatives à la responsabilité sociétale selon l’ISO 26000:2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRGO, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PRATICIENS EN RESSOURCES HUMAINES : DU TRAVAIL ÉMOTIONNEL AUX COMPÉTENCES ÉMOTIONNELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ekani Onambele Y'Ewondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre fragmentation et hybridation des monde du travail : quelle(s) GRH demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH 2024, 35ème Congrès), Oct 2024, Barcelone (ES), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cabinets médicaux d’exercice libéral : gérer les tensions entre les activités médicales et le pilotage stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès ALASS-GISEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALASS; GISEH, Jul 2024, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04708686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des temps directement et indirectement médicaux au cœur de la performance stratégiques des cabinets médicaux chirurgicaux libéraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bourdariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR; Management Consulting Division - a division of the Academy of Management; Organizational Development and Change Division - a division of the Academy of Management; ISODC; Benedictine University; EADA; Le CNAM; Magellan, iaelyon, Université Jean Moulin Lyon 3, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04708764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, RSO : un concept multifacettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation qualimétrique d'une démarche de certification qualité au sein des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l’ISEOR et de l’Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des emplois : compatible avec les emplois du care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on normer le management ou devons nous manager responsablement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’ADERSE, Mettre en œuvre et évaluer les démarches responsables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2023, La rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité managériale et verticalité du commandement : entre pragmatisme et modes, reste-t-il une position scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque international, ISEOR, Academy Of Management (ODC), International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Training People the Most Profitable Investment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Boston (Massachusetts), United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2023.14998abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéalisation des TPE Enquête sur leurs avantages supposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AOM-MC-OD-ISEOR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation : un auxiliaire discret d’accompagnement du changement en PME/TPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque international, ISEOR, Academy Of Management (ODC), International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts performances cachés dans l'entreprise et au delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ISEOR AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l’expérience : lier la performance financière à l’investissement et au capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire vecteur d’insertion socio-professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d’exclusion et les dispositifs d’inclusion pour le retour à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADERSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03637320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts performances caches dans l’entreprise et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étiologie et thérapeutiques dysfonctionnelles d’un cabinet médical d’exercice libéral : cas d’un cabinet d’exercice libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mithieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EXPÉRIENCE DES IUT DANS L’ALTERNANCE SALARIALE, ENTRE EXPLICATIONS NÉO-INSTITUTIONNELLES ET STRATÉGIE INTER-ORGANISATIONNELLE TERRITORIALISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM-ODC-MCD / ISODC / ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing human resource management and organizational performance in SMEs : The role of proximity managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l'expérience : lier la performance financière à l'investissement humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, May 2021, A Distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalité et itinérance : une analyse à partir du cadre théorique de justice sociale de Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du centre de recherche sur les innovations sociales (CRISES), Au carrefour des possibles. Quelles innovations sociales contre les injustices sociales, environnemental et épistémiques ?, 6ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging strategy for better implementation: the (hidden) role of employees in microfirms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting, 30 july-03 August 2021, A virtual experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, .., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale et environnementale : la perspective interorganisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de l’analyse socio-économique pour la transposition organisationnelle de la notion de malcadrage de Nancy fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de la justice sociale de Nancy Fraser appliquée à une gestion des ressources humaines plus inclusive des diversités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès AGRH, 03-05 mars 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des IUT dans l’alternance salariale, entre explication néo-institutionnelle et stratégie interorganisationnelle territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération des emplois à prédominance féminine : l’apport de la prise en compte de la valeur comparable pour une véritable inclusion et considération en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the periodically negotiable activity contract (PNAC) to align strategy with individual and collective skills: the case of an SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting (2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02964213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’identification des structures de gestion interorganisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque international, ISEOR-AOM (DOC-MCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02964186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’identification des structures de gestion inter-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AOM-ODC-ISODC- ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2020, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion interorganisationnelle de la professionnalisation : le cas de la relation entreprise-université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIPRO La professionnalisation : Un défi scientifique, organisationnel et territorial pour les Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les externalités et des dysfonctionnements dus au déterminisme social : le cas de la relation du handicap a la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque international AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management spirituel : quel champ d’application en organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche du GRT « Spiritualité et Management » (AGRH), organisées par le laboratoire CORHIS (EA 7400) de l’Université Paul-Valéry Montpellier 3 et de l’Université de Perpignan VD, 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les externalités et les dysfonctionnements par la gouvernance inter organisationnelle : le cas de la relation du handicap à la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADERSE 2019 Ethique, Gouvernance et RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, AIX EN PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02136655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité dans les TPE ? Oui, mais la bonne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01797559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université en réforme : le défi de la responsabilité contractuelle asymétrique est-il tenable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international AOM-ODC-ISEOR, Jun 2018, Lyon, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petitesse des entreprises, un véritable atout ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international AOM-ODC-ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01809283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Innovative Small Enterprise Management Consulting Using a Socio-Economic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rastrollo-Horrillo María-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M.Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Ann Rosile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting - Chicago 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Management, Aug 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des pratiques RH durables hors d’une structure fonctionnelle : le rôle de l’encadrement ? Cas d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les conséquences des externalités et des dysfonctionnements par la gouvernance inter-organisationnelle territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR innovation in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations locales, contextualisation des solutions : pour préparer à la mobilisation des ressources humaines à la métamorphoses des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy-Nadège Briest-Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dautelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et mise en place de dispositifs de RSE dans des entreprises industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états, Colloque organisé par le laboratoire CORHIS (université Paul Valéry) et l’université du Québec en en Outaouais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager face aux normes professionnelles : le cas de deux professions libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement RSE dans les écoles de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités et dysfonctionnements : des rapprochements sont-ils possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Institut Internaional des Coûts </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression-Intégration : Les pratiques comptables, de contrôle et d’audit et le cas des professions libérales réglementées : le secteur de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau du Leadership et direction partagée : le cas d’une SCP de dentistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tronc Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial capitalism: a critical approach through the lenses of Quantum storytelling and SEAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M.Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme et responsabilité : de l'individualisme à l'engagement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inter-organisationnel Territorialisé : une opportunité pour le développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque International ISEOR / AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining qualitative and quantitative data : a powerful lever for driving an organizational change process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference – Anaheim – MC Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université : entre service public et activités stratégiques. Que peut apporter un calcul de coûts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AIRMAP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coûts cachés à la performance visible : Orthodoxiser les performances managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif CIFRE : vers une production responsable de connaissance ? Cas d’un cabinet d’audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tronc Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la mise en place d'une veille sociale RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Rencontre sur la prospective des métiers : quelles configurations RH demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la responsabilité sociale à la responsabilité environnementale : le &amp;quot;territoire&amp;quot; comme périmètre pertinent d'une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Confrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Consulting Interventions in Architects' Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ruat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy Of management, Aug 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Grounded Theory Strategy: Constructing a Substantive Theory in Organisational Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale et séminaire doctorale sur les méthodes de recherche, Colloque organisé en partenariat avec la « Research Methods Division »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’attractivité et de la fidélisation auprès d’établissements d’accueil de personnes âgées de deux bassins territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité du qualitatif et du quantitatif : une application aux processus de changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème conférence internationale et séminaire doctoral sur les méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Bridge the Gap Between Art and Management in Architecture Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02074974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identification à la connaissance : peut-on parler de parties prenantes pour les &amp;quot;gens du voyage&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès ADERSE - Semaine du management de la FNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Apr 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme au travail : entre professionnalisme et prise en compte du lien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque et séminaire doctoral international de l'ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « RSE et Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des conflits dans un contexte difficile par la mise en œuvre d'une veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès de l'AGRH : Modèles de la GRH francophone dans le contexte global ; Visions et Perspectives pour le 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership : discours et contingences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRT RH et leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, facteur de contingence des politiques RSE, DD et GRH des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du contrat d’activité périodiquement négociable à l’évaluation des performances du personnel dans l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de comptabilité, audit et contrôle des coûts - IIC - Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions public/privé dans la dynamique d'un écosystème d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mira-Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque transatlantique AAA IIC ISEOR Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Corporate Social Responsibility policy: from the discourse to the implementation in a time of financial crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limerick, Ireland, Ireland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du pilotage des interfaces RH à la mise en œuvre stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Seghier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Sep 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalism of managers and executives in health care system in France Current situation and perspectives in psychiatric hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- 4ème Colloque et Séminaire Doctoral International sur le Développement Organisationnel et la conduite du Changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du personnel : quel dispositif pour un management pérenne et équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités sociale et économique indissociables face à la crise : le cas du secteur de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nice, France. pp.1- 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation de la RSE : apports de la veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème université d'été de l'Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'APPORT DES SERIOUS GAME COMME VECTEUR STRUCTURANT D'UN CHANGEMENT ORGANISATIONNEL : CAS D'UN PROJET PLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya El Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque et séminaire doctoral international sur les méthodologies de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEVOLAT, GOUVERNANCE ET RESPONSABILITE SOCIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADERSE - PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE : une plateforme pour faciliter la conduite de changement dans la mise en oeuvre d'un PLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès des innovations mécaniques CIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From narrative dreams to instrumentation of nightmare: Utopian Convergences or intentional run away?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès IFSAM - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation of PLM systems in SME / SMI: Survey's results and analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complementary generic architecture for PLM system to control collaborative work - Implementation and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Software, Knowledge and Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. 6p, actes sur CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre et déploiement d'une politique de RSE : Etude exploratoire d'une entreprise de l'industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADERSE - Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la recherche intervention à l'observation des pratiques en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH - Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00758798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et pilotage d'une politique de RSE : de l'instrumentation à l'appropriation instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ACADEMY OF MANAGEMENT - ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to control collaborative processes in PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Product and Process Analysis aNd Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France. sur CD ROM - 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des processus collaboratifs dans les systèmes PLM : Une approche de construction des indicateurs de suivi basée sur la logique floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International sur les Systèmes Industriels et Logistiques (SIL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marrakech, Maroc. p29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process control: Observation of tracks generated by PLM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2008 - Innovations in Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Espoo, Finland. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to control collaborative processes in PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Product and Process Analysis aNd Design (EXPPAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des processus collaboratifs dans les systèmes PLM. Quels indicateurs pour quelle évaluation des performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès des innovations mécaniques CIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sousse, Tunisie. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems & Corporate Social Responsibility Investigating the potential and current practices of PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kyriazopoulos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Student Conference of Management Science and Technology, 17th May 2007, Athens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Athens, Greece. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularité des recherches qualitatives : du recueil d’informations à la production de résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rymeyko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Co-organisée par la Division « Méthodes de Recherche » de l’Academy of Management (Etats-Unis) et par l’ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme, Janus dans l’organisation : figurant anonyme ou acteur reconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», Institut Psychanalyse &amp; Management XVème Journées Internationales d’Etudes et de Recherches -Souci de l’autre, de soi, et quête d’insouciance : Entre illusions et réalités dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des conditions d’intégration du potentiel humain dans les processus collaboratifs organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque et séminaire doctoral international, Colloque organisé en partenariat entre l’ISEOR et l’Academy of Management (Etats-Unis), Division « Organizational Development and Change »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Corporate Social Responsibility to Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kyriazopoulos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications (SKIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Chiang Mai, Thailand. pp. 76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELLE RESPONSABILITE SOCIALE DES ENTREPRISES DANS LA MISE EN ŒUVRE ET L'UTILISATION DES ERP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saint-Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur la responsabilité sociale des entreprises (ADERSE-SIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France. pp. 2319 -2332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et stratégie : le chaînon manquant du professionnalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de printemps de l’IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage de l'analyse spectrale pour le pilotage des projets organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Conférence Internationale de management stratégique - Montpellier -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de l’organisation vivante ? Bilan et perspectives spectrales en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial ASAC-IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution d’un processus de perfectionnement collectif à la création et à la diffusion des savoirs d’orchestration dans une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Université d’été de l’IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redressement d’une entreprise en difficulté par réaffectation des ressources humaines – cas d’une entreprise agro-alimentaire de traitement de poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Université d’été de l’ARFORGHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et associations : quels enjeux en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Connect Surgeons To Management Practices: Consulting In High Demanding Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of life at work in very small companies. From dream to reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. 2025 (1), 2025, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2025.16487poster⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> miguel Delattre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miguel-delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6380-2420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060942592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du care : reflet d’une gestion des ressources humaines exclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 79 (numéro 2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115806ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher-researchers and social responsibility: the &amp;quot;Socio-Economic Management&amp;quot; group in association with the ISEOR Research Center at iaelyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38/2024-3, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is job evaluation compatible with care work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Parent-Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (3), pp.331-357. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00221856241254141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l’idée de fidéliser est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/1 (48), pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Human Resources Management Performance in Industrial type SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2023.37.01.1154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la prise en compte de la valeur comparable pour définir la rémunération des emplois à prédominance féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (46), pp.91-103. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.226.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignants-chercheurs et responsabilité sociétale : le groupe « Management Socio-Économique » en lien avec l'ISEOR à l'iaelyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une économie du lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°66/2021, 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la veille sociale aux ressources humaines : cas d'une entreprise de service de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.095.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la GRH instrumentale à la GRH partenariale : l’impact des stratégies territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.20. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.103.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04657833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (120), pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a critical study of standardization: corporate Social responsibility, Standardization, discourse and management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Georges Bocean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soriana Sitnikov Catalina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalism and organization: polysemy of concepts and narratives of actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemy of organizations and organization of polysemy: A French approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Management &amp; Marketing, Universitaria Press Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'ancrage d'une dynamique managériale responsable : cas de dispositifs et d'outils de gestion dans la grande distribution / Grounding dynamic corporate social responsability: a mass market case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESADDERSSE international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity of qualitative research: from collecting information to producing results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rimeyko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre résignation et professionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The story behind identities: from corporate discourse to individual recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus organisationnel : visages de l'homme dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the First Management Control System in Independent Professions: A Qualimetric Inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisme et bénévolat : alibi de l'amateurisme ou crise de discours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022805ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activation du potentiel humain comme apport fédérateur des projets de redressement d'une entreprise en difficulté : cas d'une entreprise de traitement de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Draetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389, 2022, Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction RSE et révolutions industrielles : un lien organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Jean-Jacques Rosé; Miguel Delattre. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-53, 2022, Collection Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération inter-entreprise sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaud Petit, Henri Savall et Véronique Zardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitalité et prospérité durable des très petites et moyennes entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, 2025, 978-2-388630-254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, RSO, RSU, RSN, RSM… Un concept multifacette [Chap3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.26-36, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifting the veil of a managerial illusion Through the contribution of the humanly integrated operational and functional information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Savall; Véronique Zardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Approach to Management Treatise : Theory and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Age Publishing Editions, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l’expérience : lier la performance financière à l’investissement et au capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cadet; Jean-Jacques Pluchart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La finance responsable et durable – Paradoxes théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management spirituel : vers une reconnaissance plénière de l’homme en organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership Spirituel en Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lever le voile d’une illusion managériale par l’apport du SIOFHIS (Système d’Informations Opérationnelles et Fonctionnelles Humainement Intégrées). Dire ce que l’on fait et faire ce que l’on dit », Chapitre 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du management socio-économique - Théorie et pratiques, coordonné par H. Savall et V. Zardet, EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gouvernance et mise en place de dispositifs de RSE dans les entreprises industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et contingences à propos du leadership en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Leadership : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, normes et cadre légal : quel déploiement responsable pour le territoire et les pratiques de GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bonneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectes : l’art et la règle, quelle cohabitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique normative : Arbitrer et négocier la place de la norme dans l’organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of HORIVERT to architects Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ruat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited: The Evolving Nature of SEAM in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Research in Management Consulting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE remet au centre la &amp;quot;prospective des métiers&amp;quot; comme source de vitalité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RH, RSE et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Architects: Normative dispossession of an art trade is not inevitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational Change and Global Standardization: Solution to Standards and Norms - Overwhelming Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, Routlelge, pp.9, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, facteur d’accélération de pratiques RH responsables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.238-257, 2015, Collection AGRH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la gouvernance écosystémique met en dialogue acteurs et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche articulée de la veille RH / veille RSE : apports et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des organisations : Des discours aux pratiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de service public : le leadership un levier crédible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un leadership au service du management public : favoriser l'émergence de compétences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Profession cadre de service public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de développement du professionnalisme des cadres en hôpitaux psychiatriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esen, pp.11, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie spectrale de l'organisation : ambiguïté de sens ou quipropquo instrumentalisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Ocler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et organisations : mythes, fantasmes, non-dit et quiproquo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAM and nonprofit sports clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Intervention in Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Research in Management Consulting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAM on Non-Profit Making Sports Clubs - Experimental Research - To activate intra-organizational negociations as control levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Management consulting - Examples of SEAM Interventions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance globale durable des cabinets médicaux chirurgicaux en hypercroissance: quand la valorisation des temps directement et indirectement médicaux est au cœur de la survie-développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération inter-entreprises dans les toutes petites entreprises. Quels en sont les ressorts cachés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque international de l'ISEOR ; Academy of Management – Division MCD ; EADA Business School ; Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam; Institut de Socio-Économie des Entreprises et des Organisations; EADA Business School; Academy of Management, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des ressources humaines responsable et inclusion : une posture en clair-obscur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iae Caen, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion intégrale de la valeur : pour une convergence théorique entre marchés, communs et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque et séminaire doctoral international les 11 &amp; 12 juin 2025-ISEOR avec le centre Magellan, iaelyon School of Management, Université Jean Moulin Lyon III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2025, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05464634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité managériale et verticalité du commandement : entre pragmatisme et modes, reste-t-il une position scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et séminaire doctoral ISEOR-AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque organisé par l’Institut de recherche ISEOR en partenariat avec le centre Magellan, iaelyon School of Management, Université Jean Moulin, les Divisions Management Consulting et Organizational Development and Change de l’Academy of Management (États-Unis) (à confirmer), ISODC (The International Society for Organizational Development and Change) (à confirmer), Le CNAM, EADA Business School Barcelona (Espagne) ainsi que Benedictine University (États-Unis), Jun 2024, LYON (ENS et Lyon 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04724759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions d’une démarche de qualité intégrale au déploiement des lignes directrices relatives à la responsabilité sociétale selon l’ISO 26000:2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRGO, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives de GRH : de quoi l’inclusion est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRGO, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PRATICIENS EN RESSOURCES HUMAINES : DU TRAVAIL ÉMOTIONNEL AUX COMPÉTENCES ÉMOTIONNELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ekani Onambele Y'Ewondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre fragmentation et hybridation des monde du travail : quelle(s) GRH demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH 2024, 35ème Congrès), Oct 2024, Barcelone (ES), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des temps directement et indirectement médicaux au cœur de la performance stratégiques des cabinets médicaux chirurgicaux libéraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bourdariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR; Management Consulting Division - a division of the Academy of Management; Organizational Development and Change Division - a division of the Academy of Management; ISODC; Benedictine University; EADA; Le CNAM; Magellan, iaelyon, Université Jean Moulin Lyon 3, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04708764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cabinets médicaux d’exercice libéral : gérer les tensions entre les activités médicales et le pilotage stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès ALASS-GISEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALASS; GISEH, Jul 2024, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04708686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation qualimétrique d'une démarche de certification qualité au sein des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l’ISEOR et de l’Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des emplois : compatible avec les emplois du care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, RSO : un concept multifacettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité managériale et verticalité du commandement : entre pragmatisme et modes, reste-t-il une position scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque international, ISEOR, Academy Of Management (ODC), International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on normer le management ou devons nous manager responsablement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’ADERSE, Mettre en œuvre et évaluer les démarches responsables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2023, La rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Training People the Most Profitable Investment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Boston (Massachusetts), United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2023.14998abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts performances cachés dans l'entreprise et au delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ISEOR AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation : un auxiliaire discret d’accompagnement du changement en PME/TPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque international, ISEOR, Academy Of Management (ODC), International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéalisation des TPE Enquête sur leurs avantages supposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AOM-MC-OD-ISEOR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire vecteur d’insertion socio-professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l’expérience : lier la performance financière à l’investissement et au capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d’exclusion et les dispositifs d’inclusion pour le retour à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADERSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03637320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts performances caches dans l’entreprise et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l'expérience : lier la performance financière à l'investissement humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, May 2021, A Distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étiologie et thérapeutiques dysfonctionnelles d’un cabinet médical d’exercice libéral : cas d’un cabinet d’exercice libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mithieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EXPÉRIENCE DES IUT DANS L’ALTERNANCE SALARIALE, ENTRE EXPLICATIONS NÉO-INSTITUTIONNELLES ET STRATÉGIE INTER-ORGANISATIONNELLE TERRITORIALISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM-ODC-MCD / ISODC / ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing human resource management and organizational performance in SMEs : The role of proximity managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalité et itinérance : une analyse à partir du cadre théorique de justice sociale de Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du centre de recherche sur les innovations sociales (CRISES), Au carrefour des possibles. Quelles innovations sociales contre les injustices sociales, environnemental et épistémiques ?, 6ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de l’analyse socio-économique pour la transposition organisationnelle de la notion de malcadrage de Nancy fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale et environnementale : la perspective interorganisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging strategy for better implementation: the (hidden) role of employees in microfirms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting, 30 july-03 August 2021, A virtual experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, .., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération des emplois à prédominance féminine : l’apport de la prise en compte de la valeur comparable pour une véritable inclusion et considération en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de la justice sociale de Nancy Fraser appliquée à une gestion des ressources humaines plus inclusive des diversités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès AGRH, 03-05 mars 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des IUT dans l’alternance salariale, entre explication néo-institutionnelle et stratégie interorganisationnelle territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the periodically negotiable activity contract (PNAC) to align strategy with individual and collective skills: the case of an SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting (2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02964213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’identification des structures de gestion interorganisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque international, ISEOR-AOM (DOC-MCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02964186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’identification des structures de gestion inter-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AOM-ODC-ISODC- ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2020, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management spirituel : quel champ d’application en organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche du GRT « Spiritualité et Management » (AGRH), organisées par le laboratoire CORHIS (EA 7400) de l’Université Paul-Valéry Montpellier 3 et de l’Université de Perpignan VD, 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion interorganisationnelle de la professionnalisation : le cas de la relation entreprise-université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIPRO La professionnalisation : Un défi scientifique, organisationnel et territorial pour les Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les externalités et des dysfonctionnements dus au déterminisme social : le cas de la relation du handicap a la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque international AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les externalités et les dysfonctionnements par la gouvernance inter organisationnelle : le cas de la relation du handicap à la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADERSE 2019 Ethique, Gouvernance et RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, AIX EN PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02136655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petitesse des entreprises, un véritable atout ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international AOM-ODC-ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01809283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Innovative Small Enterprise Management Consulting Using a Socio-Economic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rastrollo-Horrillo María-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M.Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Ann Rosile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting - Chicago 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Management, Aug 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des pratiques RH durables hors d’une structure fonctionnelle : le rôle de l’encadrement ? Cas d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les conséquences des externalités et des dysfonctionnements par la gouvernance inter-organisationnelle territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité dans les TPE ? Oui, mais la bonne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01797559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université en réforme : le défi de la responsabilité contractuelle asymétrique est-il tenable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international AOM-ODC-ISEOR, Jun 2018, Lyon, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR innovation in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et mise en place de dispositifs de RSE dans des entreprises industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états, Colloque organisé par le laboratoire CORHIS (université Paul Valéry) et l’université du Québec en en Outaouais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations locales, contextualisation des solutions : pour préparer à la mobilisation des ressources humaines à la métamorphoses des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy-Nadège Briest-Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dautelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager face aux normes professionnelles : le cas de deux professions libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement RSE dans les écoles de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités et dysfonctionnements : des rapprochements sont-ils possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Institut Internaional des Coûts </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression-Intégration : Les pratiques comptables, de contrôle et d’audit et le cas des professions libérales réglementées : le secteur de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme et responsabilité : de l'individualisme à l'engagement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inter-organisationnel Territorialisé : une opportunité pour le développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque International ISEOR / AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau du Leadership et direction partagée : le cas d’une SCP de dentistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tronc Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial capitalism: a critical approach through the lenses of Quantum storytelling and SEAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M.Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining qualitative and quantitative data : a powerful lever for driving an organizational change process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference – Anaheim – MC Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université : entre service public et activités stratégiques. Que peut apporter un calcul de coûts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AIRMAP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif CIFRE : vers une production responsable de connaissance ? Cas d’un cabinet d’audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tronc Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coûts cachés à la performance visible : Orthodoxiser les performances managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la mise en place d'une veille sociale RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Rencontre sur la prospective des métiers : quelles configurations RH demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la responsabilité sociale à la responsabilité environnementale : le &amp;quot;territoire&amp;quot; comme périmètre pertinent d'une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Confrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Consulting Interventions in Architects' Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ruat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy Of management, Aug 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Grounded Theory Strategy: Constructing a Substantive Theory in Organisational Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale et séminaire doctorale sur les méthodes de recherche, Colloque organisé en partenariat avec la « Research Methods Division »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’attractivité et de la fidélisation auprès d’établissements d’accueil de personnes âgées de deux bassins territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité du qualitatif et du quantitatif : une application aux processus de changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème conférence internationale et séminaire doctoral sur les méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Bridge the Gap Between Art and Management in Architecture Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02074974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identification à la connaissance : peut-on parler de parties prenantes pour les &amp;quot;gens du voyage&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès ADERSE - Semaine du management de la FNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Apr 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme au travail : entre professionnalisme et prise en compte du lien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque et séminaire doctoral international de l'ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des conflits dans un contexte difficile par la mise en œuvre d'une veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès de l'AGRH : Modèles de la GRH francophone dans le contexte global ; Visions et Perspectives pour le 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « RSE et Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership : discours et contingences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRT RH et leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, facteur de contingence des politiques RSE, DD et GRH des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du contrat d’activité périodiquement négociable à l’évaluation des performances du personnel dans l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de comptabilité, audit et contrôle des coûts - IIC - Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions public/privé dans la dynamique d'un écosystème d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mira-Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque transatlantique AAA IIC ISEOR Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Corporate Social Responsibility policy: from the discourse to the implementation in a time of financial crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limerick, Ireland, Ireland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du pilotage des interfaces RH à la mise en œuvre stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Seghier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Sep 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalism of managers and executives in health care system in France Current situation and perspectives in psychiatric hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- 4ème Colloque et Séminaire Doctoral International sur le Développement Organisationnel et la conduite du Changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du personnel : quel dispositif pour un management pérenne et équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités sociale et économique indissociables face à la crise : le cas du secteur de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nice, France. pp.1- 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation de la RSE : apports de la veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème université d'été de l'Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'APPORT DES SERIOUS GAME COMME VECTEUR STRUCTURANT D'UN CHANGEMENT ORGANISATIONNEL : CAS D'UN PROJET PLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya El Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque et séminaire doctoral international sur les méthodologies de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEVOLAT, GOUVERNANCE ET RESPONSABILITE SOCIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADERSE - PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE : une plateforme pour faciliter la conduite de changement dans la mise en oeuvre d'un PLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès des innovations mécaniques CIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From narrative dreams to instrumentation of nightmare: Utopian Convergences or intentional run away?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès IFSAM - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation of PLM systems in SME / SMI: Survey's results and analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complementary generic architecture for PLM system to control collaborative work - Implementation and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Software, Knowledge and Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. 6p, actes sur CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre et déploiement d'une politique de RSE : Etude exploratoire d'une entreprise de l'industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADERSE - Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la recherche intervention à l'observation des pratiques en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH - Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00758798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et pilotage d'une politique de RSE : de l'instrumentation à l'appropriation instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ACADEMY OF MANAGEMENT - ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to control collaborative processes in PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Product and Process Analysis aNd Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France. sur CD ROM - 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des processus collaboratifs dans les systèmes PLM : Une approche de construction des indicateurs de suivi basée sur la logique floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International sur les Systèmes Industriels et Logistiques (SIL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marrakech, Maroc. p29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process control: Observation of tracks generated by PLM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2008 - Innovations in Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Espoo, Finland. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to control collaborative processes in PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Product and Process Analysis aNd Design (EXPPAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des processus collaboratifs dans les systèmes PLM. Quels indicateurs pour quelle évaluation des performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès des innovations mécaniques CIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sousse, Tunisie. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularité des recherches qualitatives : du recueil d’informations à la production de résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rymeyko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Co-organisée par la Division « Méthodes de Recherche » de l’Academy of Management (Etats-Unis) et par l’ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems & Corporate Social Responsibility Investigating the potential and current practices of PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kyriazopoulos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Student Conference of Management Science and Technology, 17th May 2007, Athens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Athens, Greece. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme, Janus dans l’organisation : figurant anonyme ou acteur reconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», Institut Psychanalyse &amp; Management XVème Journées Internationales d’Etudes et de Recherches -Souci de l’autre, de soi, et quête d’insouciance : Entre illusions et réalités dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des conditions d’intégration du potentiel humain dans les processus collaboratifs organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque et séminaire doctoral international, Colloque organisé en partenariat entre l’ISEOR et l’Academy of Management (Etats-Unis), Division « Organizational Development and Change »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Corporate Social Responsibility to Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kyriazopoulos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications (SKIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Chiang Mai, Thailand. pp. 76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELLE RESPONSABILITE SOCIALE DES ENTREPRISES DANS LA MISE EN ŒUVRE ET L'UTILISATION DES ERP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saint-Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur la responsabilité sociale des entreprises (ADERSE-SIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France. pp. 2319 -2332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et stratégie : le chaînon manquant du professionnalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de printemps de l’IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage de l'analyse spectrale pour le pilotage des projets organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Conférence Internationale de management stratégique - Montpellier -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de l’organisation vivante ? Bilan et perspectives spectrales en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial ASAC-IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution d’un processus de perfectionnement collectif à la création et à la diffusion des savoirs d’orchestration dans une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Université d’été de l’IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redressement d’une entreprise en difficulté par réaffectation des ressources humaines – cas d’une entreprise agro-alimentaire de traitement de poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Université d’été de l’ARFORGHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et associations : quels enjeux en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Connect Surgeons To Management Practices: Consulting In High Demanding Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of life at work in very small companies. From dream to reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. 2025 (1), 2025, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2025.16487poster⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61744D97"/>
+    <w:nsid w:val="6905CA5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miguel-delattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6380-2420" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060942592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04850390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hall&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115806ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hallee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Parent-Lamarche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00221856241254141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lichy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2023.37.01.1154" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04251850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01516881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01185640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Georges Bocean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolph Ocler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soriana Sitnikov Catalina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Ocler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moulette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rimeyko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Br&#233;da" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02100709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022805ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04124442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ros&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/rse-et-numerique-une-vision-francophone/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03662319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01377413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ruat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bueno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ekani Onambele Y'Ewondo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708764v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mithieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourdariat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072658v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.14998abstract" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Roche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465701v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252673v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637320v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mithieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465841v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408051v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408012v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02490633v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02490720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408065v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797559v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastrollo-Horrillo Mar&#237;a-Angeles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Ann Rosile" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882379v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy-Nad&#232;ge Briest-Breda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dautelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tronc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronc Boris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01334609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332772v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332697v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01355001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01334650v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Desmaison" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01516887v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koleva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01305399v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01636140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310735v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;niaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310740v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Seghier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952608v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00978582v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762722v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Kadiri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310777v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bissay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756818v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757414v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338235v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252681v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Bouras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338237v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206097v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriazopoulos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253123v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252677v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252675v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saint-Leger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756805v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253121v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475958v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.16487poster" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miguel-delattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6380-2420" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060942592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115806ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04850390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hallee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Parent-Lamarche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00221856241254141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lichy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2023.37.01.1154" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04251850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01516881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01185640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Georges Bocean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolph Ocler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soriana Sitnikov Catalina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Ocler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moulette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rimeyko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Br&#233;da" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02100709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022805ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04124442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ros&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/rse-et-numerique-une-vision-francophone/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03662319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01377413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ruat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bueno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ekani Onambele Y'Ewondo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708764v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mithieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourdariat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253126v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.14998abstract" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252670v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Roche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252673v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637320v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465793v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mithieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408065v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02490633v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02490720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809283v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastrollo-Horrillo Mar&#237;a-Angeles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Ann Rosile" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882379v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882368v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076005v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy-Nad&#232;ge Briest-Breda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dautelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tronc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronc Boris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01334609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01355001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01334650v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Desmaison" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01516887v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koleva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01305399v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01636140v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076003v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310735v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;niaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310740v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Seghier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952608v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00978582v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762722v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Kadiri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310777v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bissay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756818v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757414v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338235v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252681v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Bouras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338237v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253123v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206097v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriazopoulos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252677v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252675v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saint-Leger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756805v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253121v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475958v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.16487poster" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>