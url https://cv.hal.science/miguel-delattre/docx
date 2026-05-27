--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> miguel Delattre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miguel-delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6380-2420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060942592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du care : reflet d’une gestion des ressources humaines exclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 79 (numéro 2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115806ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher-researchers and social responsibility: the &amp;quot;Socio-Economic Management&amp;quot; group in association with the ISEOR Research Center at iaelyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38/2024-3, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is job evaluation compatible with care work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Parent-Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (3), pp.331-357. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00221856241254141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l’idée de fidéliser est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/1 (48), pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Human Resources Management Performance in Industrial type SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2023.37.01.1154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la prise en compte de la valeur comparable pour définir la rémunération des emplois à prédominance féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (46), pp.91-103. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.226.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignants-chercheurs et responsabilité sociétale : le groupe « Management Socio-Économique » en lien avec l'ISEOR à l'iaelyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une économie du lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°66/2021, 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la veille sociale aux ressources humaines : cas d'une entreprise de service de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.095.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la GRH instrumentale à la GRH partenariale : l’impact des stratégies territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.20. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.103.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04657833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (120), pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a critical study of standardization: corporate Social responsibility, Standardization, discourse and management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Georges Bocean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soriana Sitnikov Catalina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalism and organization: polysemy of concepts and narratives of actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemy of organizations and organization of polysemy: A French approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Management &amp; Marketing, Universitaria Press Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'ancrage d'une dynamique managériale responsable : cas de dispositifs et d'outils de gestion dans la grande distribution / Grounding dynamic corporate social responsability: a mass market case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESADDERSSE international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity of qualitative research: from collecting information to producing results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rimeyko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre résignation et professionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The story behind identities: from corporate discourse to individual recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus organisationnel : visages de l'homme dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the First Management Control System in Independent Professions: A Qualimetric Inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisme et bénévolat : alibi de l'amateurisme ou crise de discours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022805ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activation du potentiel humain comme apport fédérateur des projets de redressement d'une entreprise en difficulté : cas d'une entreprise de traitement de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Draetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389, 2022, Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction RSE et révolutions industrielles : un lien organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Jean-Jacques Rosé; Miguel Delattre. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-53, 2022, Collection Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération inter-entreprise sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaud Petit, Henri Savall et Véronique Zardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitalité et prospérité durable des très petites et moyennes entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, 2025, 978-2-388630-254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, RSO, RSU, RSN, RSM… Un concept multifacette [Chap3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.26-36, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifting the veil of a managerial illusion Through the contribution of the humanly integrated operational and functional information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Savall; Véronique Zardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Approach to Management Treatise : Theory and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Age Publishing Editions, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l’expérience : lier la performance financière à l’investissement et au capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cadet; Jean-Jacques Pluchart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La finance responsable et durable – Paradoxes théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management spirituel : vers une reconnaissance plénière de l’homme en organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership Spirituel en Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lever le voile d’une illusion managériale par l’apport du SIOFHIS (Système d’Informations Opérationnelles et Fonctionnelles Humainement Intégrées). Dire ce que l’on fait et faire ce que l’on dit », Chapitre 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du management socio-économique - Théorie et pratiques, coordonné par H. Savall et V. Zardet, EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gouvernance et mise en place de dispositifs de RSE dans les entreprises industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et contingences à propos du leadership en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Leadership : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, normes et cadre légal : quel déploiement responsable pour le territoire et les pratiques de GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bonneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectes : l’art et la règle, quelle cohabitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique normative : Arbitrer et négocier la place de la norme dans l’organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of HORIVERT to architects Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ruat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited: The Evolving Nature of SEAM in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Research in Management Consulting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE remet au centre la &amp;quot;prospective des métiers&amp;quot; comme source de vitalité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RH, RSE et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Architects: Normative dispossession of an art trade is not inevitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational Change and Global Standardization: Solution to Standards and Norms - Overwhelming Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, Routlelge, pp.9, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, facteur d’accélération de pratiques RH responsables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.238-257, 2015, Collection AGRH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la gouvernance écosystémique met en dialogue acteurs et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche articulée de la veille RH / veille RSE : apports et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des organisations : Des discours aux pratiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de service public : le leadership un levier crédible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un leadership au service du management public : favoriser l'émergence de compétences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Profession cadre de service public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de développement du professionnalisme des cadres en hôpitaux psychiatriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esen, pp.11, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie spectrale de l'organisation : ambiguïté de sens ou quipropquo instrumentalisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Ocler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et organisations : mythes, fantasmes, non-dit et quiproquo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAM and nonprofit sports clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Intervention in Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Research in Management Consulting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAM on Non-Profit Making Sports Clubs - Experimental Research - To activate intra-organizational negociations as control levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Management consulting - Examples of SEAM Interventions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance globale durable des cabinets médicaux chirurgicaux en hypercroissance: quand la valorisation des temps directement et indirectement médicaux est au cœur de la survie-développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération inter-entreprises dans les toutes petites entreprises. Quels en sont les ressorts cachés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque international de l'ISEOR ; Academy of Management – Division MCD ; EADA Business School ; Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam; Institut de Socio-Économie des Entreprises et des Organisations; EADA Business School; Academy of Management, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des ressources humaines responsable et inclusion : une posture en clair-obscur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iae Caen, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion intégrale de la valeur : pour une convergence théorique entre marchés, communs et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque et séminaire doctoral international les 11 &amp; 12 juin 2025-ISEOR avec le centre Magellan, iaelyon School of Management, Université Jean Moulin Lyon III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2025, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05464634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité managériale et verticalité du commandement : entre pragmatisme et modes, reste-t-il une position scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et séminaire doctoral ISEOR-AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque organisé par l’Institut de recherche ISEOR en partenariat avec le centre Magellan, iaelyon School of Management, Université Jean Moulin, les Divisions Management Consulting et Organizational Development and Change de l’Academy of Management (États-Unis) (à confirmer), ISODC (The International Society for Organizational Development and Change) (à confirmer), Le CNAM, EADA Business School Barcelona (Espagne) ainsi que Benedictine University (États-Unis), Jun 2024, LYON (ENS et Lyon 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04724759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions d’une démarche de qualité intégrale au déploiement des lignes directrices relatives à la responsabilité sociétale selon l’ISO 26000:2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRGO, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives de GRH : de quoi l’inclusion est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRGO, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PRATICIENS EN RESSOURCES HUMAINES : DU TRAVAIL ÉMOTIONNEL AUX COMPÉTENCES ÉMOTIONNELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ekani Onambele Y'Ewondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre fragmentation et hybridation des monde du travail : quelle(s) GRH demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH 2024, 35ème Congrès), Oct 2024, Barcelone (ES), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des temps directement et indirectement médicaux au cœur de la performance stratégiques des cabinets médicaux chirurgicaux libéraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bourdariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR; Management Consulting Division - a division of the Academy of Management; Organizational Development and Change Division - a division of the Academy of Management; ISODC; Benedictine University; EADA; Le CNAM; Magellan, iaelyon, Université Jean Moulin Lyon 3, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04708764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cabinets médicaux d’exercice libéral : gérer les tensions entre les activités médicales et le pilotage stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès ALASS-GISEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALASS; GISEH, Jul 2024, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04708686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation qualimétrique d'une démarche de certification qualité au sein des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l’ISEOR et de l’Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des emplois : compatible avec les emplois du care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, RSO : un concept multifacettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité managériale et verticalité du commandement : entre pragmatisme et modes, reste-t-il une position scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque international, ISEOR, Academy Of Management (ODC), International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on normer le management ou devons nous manager responsablement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’ADERSE, Mettre en œuvre et évaluer les démarches responsables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2023, La rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Training People the Most Profitable Investment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Boston (Massachusetts), United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2023.14998abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts performances cachés dans l'entreprise et au delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ISEOR AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation : un auxiliaire discret d’accompagnement du changement en PME/TPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque international, ISEOR, Academy Of Management (ODC), International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéalisation des TPE Enquête sur leurs avantages supposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AOM-MC-OD-ISEOR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire vecteur d’insertion socio-professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l’expérience : lier la performance financière à l’investissement et au capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d’exclusion et les dispositifs d’inclusion pour le retour à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADERSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03637320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts performances caches dans l’entreprise et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l'expérience : lier la performance financière à l'investissement humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, May 2021, A Distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étiologie et thérapeutiques dysfonctionnelles d’un cabinet médical d’exercice libéral : cas d’un cabinet d’exercice libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mithieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EXPÉRIENCE DES IUT DANS L’ALTERNANCE SALARIALE, ENTRE EXPLICATIONS NÉO-INSTITUTIONNELLES ET STRATÉGIE INTER-ORGANISATIONNELLE TERRITORIALISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM-ODC-MCD / ISODC / ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing human resource management and organizational performance in SMEs : The role of proximity managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalité et itinérance : une analyse à partir du cadre théorique de justice sociale de Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du centre de recherche sur les innovations sociales (CRISES), Au carrefour des possibles. Quelles innovations sociales contre les injustices sociales, environnemental et épistémiques ?, 6ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de l’analyse socio-économique pour la transposition organisationnelle de la notion de malcadrage de Nancy fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale et environnementale : la perspective interorganisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging strategy for better implementation: the (hidden) role of employees in microfirms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting, 30 july-03 August 2021, A virtual experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, .., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération des emplois à prédominance féminine : l’apport de la prise en compte de la valeur comparable pour une véritable inclusion et considération en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de la justice sociale de Nancy Fraser appliquée à une gestion des ressources humaines plus inclusive des diversités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès AGRH, 03-05 mars 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des IUT dans l’alternance salariale, entre explication néo-institutionnelle et stratégie interorganisationnelle territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the periodically negotiable activity contract (PNAC) to align strategy with individual and collective skills: the case of an SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting (2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02964213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’identification des structures de gestion interorganisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque international, ISEOR-AOM (DOC-MCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02964186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’identification des structures de gestion inter-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AOM-ODC-ISODC- ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2020, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management spirituel : quel champ d’application en organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche du GRT « Spiritualité et Management » (AGRH), organisées par le laboratoire CORHIS (EA 7400) de l’Université Paul-Valéry Montpellier 3 et de l’Université de Perpignan VD, 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion interorganisationnelle de la professionnalisation : le cas de la relation entreprise-université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIPRO La professionnalisation : Un défi scientifique, organisationnel et territorial pour les Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les externalités et des dysfonctionnements dus au déterminisme social : le cas de la relation du handicap a la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque international AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les externalités et les dysfonctionnements par la gouvernance inter organisationnelle : le cas de la relation du handicap à la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADERSE 2019 Ethique, Gouvernance et RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, AIX EN PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02136655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petitesse des entreprises, un véritable atout ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international AOM-ODC-ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01809283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Innovative Small Enterprise Management Consulting Using a Socio-Economic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rastrollo-Horrillo María-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M.Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Ann Rosile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting - Chicago 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Management, Aug 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des pratiques RH durables hors d’une structure fonctionnelle : le rôle de l’encadrement ? Cas d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les conséquences des externalités et des dysfonctionnements par la gouvernance inter-organisationnelle territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité dans les TPE ? Oui, mais la bonne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01797559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université en réforme : le défi de la responsabilité contractuelle asymétrique est-il tenable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international AOM-ODC-ISEOR, Jun 2018, Lyon, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR innovation in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et mise en place de dispositifs de RSE dans des entreprises industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états, Colloque organisé par le laboratoire CORHIS (université Paul Valéry) et l’université du Québec en en Outaouais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations locales, contextualisation des solutions : pour préparer à la mobilisation des ressources humaines à la métamorphoses des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy-Nadège Briest-Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dautelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager face aux normes professionnelles : le cas de deux professions libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement RSE dans les écoles de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités et dysfonctionnements : des rapprochements sont-ils possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Institut Internaional des Coûts </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression-Intégration : Les pratiques comptables, de contrôle et d’audit et le cas des professions libérales réglementées : le secteur de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme et responsabilité : de l'individualisme à l'engagement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inter-organisationnel Territorialisé : une opportunité pour le développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque International ISEOR / AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau du Leadership et direction partagée : le cas d’une SCP de dentistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tronc Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial capitalism: a critical approach through the lenses of Quantum storytelling and SEAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M.Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining qualitative and quantitative data : a powerful lever for driving an organizational change process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference – Anaheim – MC Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université : entre service public et activités stratégiques. Que peut apporter un calcul de coûts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AIRMAP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif CIFRE : vers une production responsable de connaissance ? Cas d’un cabinet d’audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tronc Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coûts cachés à la performance visible : Orthodoxiser les performances managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la mise en place d'une veille sociale RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Rencontre sur la prospective des métiers : quelles configurations RH demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la responsabilité sociale à la responsabilité environnementale : le &amp;quot;territoire&amp;quot; comme périmètre pertinent d'une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Confrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Consulting Interventions in Architects' Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ruat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy Of management, Aug 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Grounded Theory Strategy: Constructing a Substantive Theory in Organisational Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale et séminaire doctorale sur les méthodes de recherche, Colloque organisé en partenariat avec la « Research Methods Division »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’attractivité et de la fidélisation auprès d’établissements d’accueil de personnes âgées de deux bassins territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité du qualitatif et du quantitatif : une application aux processus de changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème conférence internationale et séminaire doctoral sur les méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Bridge the Gap Between Art and Management in Architecture Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02074974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identification à la connaissance : peut-on parler de parties prenantes pour les &amp;quot;gens du voyage&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès ADERSE - Semaine du management de la FNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Apr 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme au travail : entre professionnalisme et prise en compte du lien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque et séminaire doctoral international de l'ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des conflits dans un contexte difficile par la mise en œuvre d'une veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès de l'AGRH : Modèles de la GRH francophone dans le contexte global ; Visions et Perspectives pour le 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « RSE et Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership : discours et contingences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRT RH et leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, facteur de contingence des politiques RSE, DD et GRH des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du contrat d’activité périodiquement négociable à l’évaluation des performances du personnel dans l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de comptabilité, audit et contrôle des coûts - IIC - Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions public/privé dans la dynamique d'un écosystème d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mira-Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque transatlantique AAA IIC ISEOR Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Corporate Social Responsibility policy: from the discourse to the implementation in a time of financial crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limerick, Ireland, Ireland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du pilotage des interfaces RH à la mise en œuvre stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Seghier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Sep 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalism of managers and executives in health care system in France Current situation and perspectives in psychiatric hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- 4ème Colloque et Séminaire Doctoral International sur le Développement Organisationnel et la conduite du Changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du personnel : quel dispositif pour un management pérenne et équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités sociale et économique indissociables face à la crise : le cas du secteur de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nice, France. pp.1- 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation de la RSE : apports de la veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème université d'été de l'Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'APPORT DES SERIOUS GAME COMME VECTEUR STRUCTURANT D'UN CHANGEMENT ORGANISATIONNEL : CAS D'UN PROJET PLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya El Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque et séminaire doctoral international sur les méthodologies de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEVOLAT, GOUVERNANCE ET RESPONSABILITE SOCIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADERSE - PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE : une plateforme pour faciliter la conduite de changement dans la mise en oeuvre d'un PLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès des innovations mécaniques CIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From narrative dreams to instrumentation of nightmare: Utopian Convergences or intentional run away?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès IFSAM - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation of PLM systems in SME / SMI: Survey's results and analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complementary generic architecture for PLM system to control collaborative work - Implementation and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Software, Knowledge and Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. 6p, actes sur CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre et déploiement d'une politique de RSE : Etude exploratoire d'une entreprise de l'industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADERSE - Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la recherche intervention à l'observation des pratiques en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH - Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00758798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et pilotage d'une politique de RSE : de l'instrumentation à l'appropriation instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ACADEMY OF MANAGEMENT - ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to control collaborative processes in PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Product and Process Analysis aNd Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France. sur CD ROM - 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des processus collaboratifs dans les systèmes PLM : Une approche de construction des indicateurs de suivi basée sur la logique floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International sur les Systèmes Industriels et Logistiques (SIL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marrakech, Maroc. p29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process control: Observation of tracks generated by PLM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2008 - Innovations in Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Espoo, Finland. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to control collaborative processes in PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Product and Process Analysis aNd Design (EXPPAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des processus collaboratifs dans les systèmes PLM. Quels indicateurs pour quelle évaluation des performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès des innovations mécaniques CIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sousse, Tunisie. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularité des recherches qualitatives : du recueil d’informations à la production de résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rymeyko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Co-organisée par la Division « Méthodes de Recherche » de l’Academy of Management (Etats-Unis) et par l’ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems & Corporate Social Responsibility Investigating the potential and current practices of PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kyriazopoulos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Student Conference of Management Science and Technology, 17th May 2007, Athens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Athens, Greece. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme, Janus dans l’organisation : figurant anonyme ou acteur reconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», Institut Psychanalyse &amp; Management XVème Journées Internationales d’Etudes et de Recherches -Souci de l’autre, de soi, et quête d’insouciance : Entre illusions et réalités dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des conditions d’intégration du potentiel humain dans les processus collaboratifs organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque et séminaire doctoral international, Colloque organisé en partenariat entre l’ISEOR et l’Academy of Management (Etats-Unis), Division « Organizational Development and Change »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Corporate Social Responsibility to Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kyriazopoulos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications (SKIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Chiang Mai, Thailand. pp. 76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELLE RESPONSABILITE SOCIALE DES ENTREPRISES DANS LA MISE EN ŒUVRE ET L'UTILISATION DES ERP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saint-Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur la responsabilité sociale des entreprises (ADERSE-SIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France. pp. 2319 -2332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et stratégie : le chaînon manquant du professionnalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de printemps de l’IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage de l'analyse spectrale pour le pilotage des projets organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Conférence Internationale de management stratégique - Montpellier -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de l’organisation vivante ? Bilan et perspectives spectrales en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial ASAC-IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution d’un processus de perfectionnement collectif à la création et à la diffusion des savoirs d’orchestration dans une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Université d’été de l’IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redressement d’une entreprise en difficulté par réaffectation des ressources humaines – cas d’une entreprise agro-alimentaire de traitement de poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Université d’été de l’ARFORGHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et associations : quels enjeux en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Connect Surgeons To Management Practices: Consulting In High Demanding Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of life at work in very small companies. From dream to reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. 2025 (1), 2025, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2025.16487poster⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> miguel Delattre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miguel-delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6380-2420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060942592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du care : reflet d’une gestion des ressources humaines exclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 79 (numéro 2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1115806ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher-researchers and social responsibility: the &amp;quot;Socio-Economic Management&amp;quot; group in association with the ISEOR Research Center at iaelyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38/2024-3, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is job evaluation compatible with care work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Parent-Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (3), pp.331-357. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00221856241254141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l’idée de fidéliser est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/1 (48), pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Human Resources Management Performance in Industrial type SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2023.37.01.1154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la prise en compte de la valeur comparable pour définir la rémunération des emplois à prédominance féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (46), pp.91-103. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.226.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignants-chercheurs et responsabilité sociétale : le groupe « Management Socio-Économique » en lien avec l'ISEOR à l'iaelyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une économie du lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°66/2021, 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la veille sociale aux ressources humaines : cas d'une entreprise de service de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.095.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la GRH instrumentale à la GRH partenariale : l’impact des stratégies territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.20. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.103.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04657833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (120), pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a critical study of standardization: corporate Social responsibility, Standardization, discourse and management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Georges Bocean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soriana Sitnikov Catalina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalism and organization: polysemy of concepts and narratives of actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemy of organizations and organization of polysemy: A French approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Management &amp; Marketing, Universitaria Press Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'ancrage d'une dynamique managériale responsable : cas de dispositifs et d'outils de gestion dans la grande distribution / Grounding dynamic corporate social responsability: a mass market case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESADDERSSE international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity of qualitative research: from collecting information to producing results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rimeyko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre résignation et professionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The story behind identities: from corporate discourse to individual recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus organisationnel : visages de l'homme dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the First Management Control System in Independent Professions: A Qualimetric Inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisme et bénévolat : alibi de l'amateurisme ou crise de discours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022805ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activation du potentiel humain comme apport fédérateur des projets de redressement d'une entreprise en difficulté : cas d'une entreprise de traitement de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Draetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389, 2022, Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction RSE et révolutions industrielles : un lien organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Jean-Jacques Rosé; Miguel Delattre. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-53, 2022, Collection Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération inter-entreprise sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaud Petit, Henri Savall et Véronique Zardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitalité et prospérité durable des très petites et moyennes entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, 2025, 978-2-388630-254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, RSO, RSU, RSN, RSM… Un concept multifacette [Chap3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.26-36, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifting the veil of a managerial illusion Through the contribution of the humanly integrated operational and functional information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Savall; Véronique Zardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Approach to Management Treatise : Theory and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Age Publishing Editions, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l’expérience : lier la performance financière à l’investissement et au capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cadet; Jean-Jacques Pluchart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La finance responsable et durable – Paradoxes théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management spirituel : vers une reconnaissance plénière de l’homme en organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership Spirituel en Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lever le voile d’une illusion managériale par l’apport du SIOFHIS (Système d’Informations Opérationnelles et Fonctionnelles Humainement Intégrées). Dire ce que l’on fait et faire ce que l’on dit », Chapitre 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du management socio-économique - Théorie et pratiques, coordonné par H. Savall et V. Zardet, EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gouvernance et mise en place de dispositifs de RSE dans les entreprises industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et contingences à propos du leadership en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Leadership : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, normes et cadre légal : quel déploiement responsable pour le territoire et les pratiques de GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bonneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE remet au centre la &amp;quot;prospective des métiers&amp;quot; comme source de vitalité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RH, RSE et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectes : l’art et la règle, quelle cohabitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique normative : Arbitrer et négocier la place de la norme dans l’organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of HORIVERT to architects Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ruat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited: The Evolving Nature of SEAM in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Research in Management Consulting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Architects: Normative dispossession of an art trade is not inevitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational Change and Global Standardization: Solution to Standards and Norms - Overwhelming Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, Routlelge, pp.9, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, facteur d’accélération de pratiques RH responsables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.238-257, 2015, Collection AGRH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la gouvernance écosystémique met en dialogue acteurs et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche articulée de la veille RH / veille RSE : apports et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des organisations : Des discours aux pratiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de service public : le leadership un levier crédible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un leadership au service du management public : favoriser l'émergence de compétences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Profession cadre de service public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de développement du professionnalisme des cadres en hôpitaux psychiatriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esen, pp.11, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie spectrale de l'organisation : ambiguïté de sens ou quipropquo instrumentalisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Ocler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et organisations : mythes, fantasmes, non-dit et quiproquo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAM and nonprofit sports clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Intervention in Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Research in Management Consulting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAM on Non-Profit Making Sports Clubs - Experimental Research - To activate intra-organizational negociations as control levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Management consulting - Examples of SEAM Interventions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance globale durable des cabinets médicaux chirurgicaux en hypercroissance: quand la valorisation des temps directement et indirectement médicaux est au cœur de la survie-développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération inter-entreprises dans les toutes petites entreprises. Quels en sont les ressorts cachés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque international de l'ISEOR ; Academy of Management – Division MCD ; EADA Business School ; Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam; Institut de Socio-Économie des Entreprises et des Organisations; EADA Business School; Academy of Management, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des ressources humaines responsable et inclusion : une posture en clair-obscur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iae Caen, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05473860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion intégrale de la valeur : pour une convergence théorique entre marchés, communs et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque et séminaire doctoral international les 11 &amp; 12 juin 2025-ISEOR avec le centre Magellan, iaelyon School of Management, Université Jean Moulin Lyon III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2025, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05464634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité managériale et verticalité du commandement : entre pragmatisme et modes, reste-t-il une position scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et séminaire doctoral ISEOR-AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque organisé par l’Institut de recherche ISEOR en partenariat avec le centre Magellan, iaelyon School of Management, Université Jean Moulin, les Divisions Management Consulting et Organizational Development and Change de l’Academy of Management (États-Unis) (à confirmer), ISODC (The International Society for Organizational Development and Change) (à confirmer), Le CNAM, EADA Business School Barcelona (Espagne) ainsi que Benedictine University (États-Unis), Jun 2024, LYON (ENS et Lyon 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04724759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions d’une démarche de qualité intégrale au déploiement des lignes directrices relatives à la responsabilité sociétale selon l’ISO 26000:2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRGO, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives de GRH : de quoi l’inclusion est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRGO, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PRATICIENS EN RESSOURCES HUMAINES : DU TRAVAIL ÉMOTIONNEL AUX COMPÉTENCES ÉMOTIONNELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ekani Onambele Y'Ewondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre fragmentation et hybridation des monde du travail : quelle(s) GRH demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH 2024, 35ème Congrès), Oct 2024, Barcelone (ES), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des temps directement et indirectement médicaux au cœur de la performance stratégiques des cabinets médicaux chirurgicaux libéraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bourdariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR; Management Consulting Division - a division of the Academy of Management; Organizational Development and Change Division - a division of the Academy of Management; ISODC; Benedictine University; EADA; Le CNAM; Magellan, iaelyon, Université Jean Moulin Lyon 3, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04708764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cabinets médicaux d’exercice libéral : gérer les tensions entre les activités médicales et le pilotage stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès ALASS-GISEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALASS; GISEH, Jul 2024, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04708686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation qualimétrique d'une démarche de certification qualité au sein des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l’ISEOR et de l’Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des emplois : compatible avec les emplois du care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, RSO : un concept multifacettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité managériale et verticalité du commandement : entre pragmatisme et modes, reste-t-il une position scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque international, ISEOR, Academy Of Management (ODC), International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on normer le management ou devons nous manager responsablement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’ADERSE, Mettre en œuvre et évaluer les démarches responsables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Jun 2023, La rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Training People the Most Profitable Investment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Boston (Massachusetts), United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2023.14998abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts performances cachés dans l'entreprise et au delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ISEOR AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation : un auxiliaire discret d’accompagnement du changement en PME/TPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque international, ISEOR, Academy Of Management (ODC), International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéalisation des TPE Enquête sur leurs avantages supposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AOM-MC-OD-ISEOR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire vecteur d’insertion socio-professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l’expérience : lier la performance financière à l’investissement et au capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d’exclusion et les dispositifs d’inclusion pour le retour à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADERSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03637320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts performances caches dans l’entreprise et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie socio-économique de l'expérience : lier la performance financière à l'investissement humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, May 2021, A Distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing human resource management and organizational performance in SMEs : The role of proximity managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EXPÉRIENCE DES IUT DANS L’ALTERNANCE SALARIALE, ENTRE EXPLICATIONS NÉO-INSTITUTIONNELLES ET STRATÉGIE INTER-ORGANISATIONNELLE TERRITORIALISÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM-ODC-MCD / ISODC / ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étiologie et thérapeutiques dysfonctionnelles d’un cabinet médical d’exercice libéral : cas d’un cabinet d’exercice libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mithieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalité et itinérance : une analyse à partir du cadre théorique de justice sociale de Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du centre de recherche sur les innovations sociales (CRISES), Au carrefour des possibles. Quelles innovations sociales contre les injustices sociales, environnemental et épistémiques ?, 6ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de l’analyse socio-économique pour la transposition organisationnelle de la notion de malcadrage de Nancy fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale et environnementale : la perspective interorganisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging strategy for better implementation: the (hidden) role of employees in microfirms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting, 30 july-03 August 2021, A virtual experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, .., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de la justice sociale de Nancy Fraser appliquée à une gestion des ressources humaines plus inclusive des diversités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès AGRH, 03-05 mars 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des IUT dans l’alternance salariale, entre explication néo-institutionnelle et stratégie interorganisationnelle territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération des emplois à prédominance féminine : l’apport de la prise en compte de la valeur comparable pour une véritable inclusion et considération en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the periodically negotiable activity contract (PNAC) to align strategy with individual and collective skills: the case of an SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting (2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02964213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’identification des structures de gestion interorganisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque international, ISEOR-AOM (DOC-MCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02964186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’identification des structures de gestion inter-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AOM-ODC-ISODC- ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2020, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management spirituel : quel champ d’application en organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche du GRT « Spiritualité et Management » (AGRH), organisées par le laboratoire CORHIS (EA 7400) de l’Université Paul-Valéry Montpellier 3 et de l’Université de Perpignan VD, 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les externalités et des dysfonctionnements dus au déterminisme social : le cas de la relation du handicap a la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque international AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion interorganisationnelle de la professionnalisation : le cas de la relation entreprise-université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIPRO La professionnalisation : Un défi scientifique, organisationnel et territorial pour les Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les externalités et les dysfonctionnements par la gouvernance inter organisationnelle : le cas de la relation du handicap à la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADERSE 2019 Ethique, Gouvernance et RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, AIX EN PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02136655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petitesse des entreprises, un véritable atout ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international AOM-ODC-ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01809283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Innovative Small Enterprise Management Consulting Using a Socio-Economic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rastrollo-Horrillo María-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M.Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Ann Rosile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting - Chicago 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Management, Aug 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des pratiques RH durables hors d’une structure fonctionnelle : le rôle de l’encadrement ? Cas d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les conséquences des externalités et des dysfonctionnements par la gouvernance inter-organisationnelle territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université en réforme : le défi de la responsabilité contractuelle asymétrique est-il tenable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international AOM-ODC-ISEOR, Jun 2018, Lyon, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité dans les TPE ? Oui, mais la bonne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01797559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR innovation in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations locales, contextualisation des solutions : pour préparer à la mobilisation des ressources humaines à la métamorphoses des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy-Nadège Briest-Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dautelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et mise en place de dispositifs de RSE dans des entreprises industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états, Colloque organisé par le laboratoire CORHIS (université Paul Valéry) et l’université du Québec en en Outaouais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager face aux normes professionnelles : le cas de deux professions libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement RSE dans les écoles de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités et dysfonctionnements : des rapprochements sont-ils possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Institut Internaional des Coûts </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression-Intégration : Les pratiques comptables, de contrôle et d’audit et le cas des professions libérales réglementées : le secteur de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme et responsabilité : de l'individualisme à l'engagement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inter-organisationnel Territorialisé : une opportunité pour le développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque International ISEOR / AOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial capitalism: a critical approach through the lenses of Quantum storytelling and SEAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M.Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau du Leadership et direction partagée : le cas d’une SCP de dentistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tronc Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining qualitative and quantitative data : a powerful lever for driving an organizational change process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference – Anaheim – MC Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université : entre service public et activités stratégiques. Que peut apporter un calcul de coûts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AIRMAP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des coûts cachés à la performance visible : Orthodoxiser les performances managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif CIFRE : vers une production responsable de connaissance ? Cas d’un cabinet d’audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tronc Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la mise en place d'une veille sociale RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Rencontre sur la prospective des métiers : quelles configurations RH demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’attractivité et de la fidélisation auprès d’établissements d’accueil de personnes âgées de deux bassins territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Grounded Theory Strategy: Constructing a Substantive Theory in Organisational Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale et séminaire doctorale sur les méthodes de recherche, Colloque organisé en partenariat avec la « Research Methods Division »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Consulting Interventions in Architects' Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ruat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy Of management, Aug 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la responsabilité sociale à la responsabilité environnementale : le &amp;quot;territoire&amp;quot; comme périmètre pertinent d'une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Confrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité du qualitatif et du quantitatif : une application aux processus de changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème conférence internationale et séminaire doctoral sur les méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Bridge the Gap Between Art and Management in Architecture Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02074974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identification à la connaissance : peut-on parler de parties prenantes pour les &amp;quot;gens du voyage&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès ADERSE - Semaine du management de la FNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Apr 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme au travail : entre professionnalisme et prise en compte du lien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque et séminaire doctoral international de l'ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « RSE et Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des conflits dans un contexte difficile par la mise en œuvre d'une veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès de l'AGRH : Modèles de la GRH francophone dans le contexte global ; Visions et Perspectives pour le 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership : discours et contingences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRT RH et leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, facteur de contingence des politiques RSE, DD et GRH des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du contrat d’activité périodiquement négociable à l’évaluation des performances du personnel dans l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de comptabilité, audit et contrôle des coûts - IIC - Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions public/privé dans la dynamique d'un écosystème d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mira-Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque transatlantique AAA IIC ISEOR Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du pilotage des interfaces RH à la mise en œuvre stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Seghier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Sep 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Corporate Social Responsibility policy: from the discourse to the implementation in a time of financial crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limerick, Ireland, Ireland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalism of managers and executives in health care system in France Current situation and perspectives in psychiatric hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- 4ème Colloque et Séminaire Doctoral International sur le Développement Organisationnel et la conduite du Changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du personnel : quel dispositif pour un management pérenne et équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités sociale et économique indissociables face à la crise : le cas du secteur de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nice, France. pp.1- 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'APPORT DES SERIOUS GAME COMME VECTEUR STRUCTURANT D'UN CHANGEMENT ORGANISATIONNEL : CAS D'UN PROJET PLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya El Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque et séminaire doctoral international sur les méthodologies de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation de la RSE : apports de la veille sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chalus-Sauvannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème université d'été de l'Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEVOLAT, GOUVERNANCE ET RESPONSABILITE SOCIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADERSE - PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE : une plateforme pour faciliter la conduite de changement dans la mise en oeuvre d'un PLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès des innovations mécaniques CIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From narrative dreams to instrumentation of nightmare: Utopian Convergences or intentional run away?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolph Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès IFSAM - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre et déploiement d'une politique de RSE : Etude exploratoire d'une entreprise de l'industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADERSE - Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complementary generic architecture for PLM system to control collaborative work - Implementation and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Software, Knowledge and Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. 6p, actes sur CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation of PLM systems in SME / SMI: Survey's results and analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la recherche intervention à l'observation des pratiques en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH - Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00758798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et pilotage d'une politique de RSE : de l'instrumentation à l'appropriation instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ACADEMY OF MANAGEMENT - ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to control collaborative processes in PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Product and Process Analysis aNd Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France. sur CD ROM - 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des processus collaboratifs dans les systèmes PLM : Une approche de construction des indicateurs de suivi basée sur la logique floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International sur les Systèmes Industriels et Logistiques (SIL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marrakech, Maroc. p29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process control: Observation of tracks generated by PLM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2008 - Innovations in Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Espoo, Finland. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to control collaborative processes in PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Product and Process Analysis aNd Design (EXPPAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des processus collaboratifs dans les systèmes PLM. Quels indicateurs pour quelle évaluation des performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès des innovations mécaniques CIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sousse, Tunisie. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularité des recherches qualitatives : du recueil d’informations à la production de résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rymeyko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Co-organisée par la Division « Méthodes de Recherche » de l’Academy of Management (Etats-Unis) et par l’ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems & Corporate Social Responsibility Investigating the potential and current practices of PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kyriazopoulos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Student Conference of Management Science and Technology, 17th May 2007, Athens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Athens, Greece. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme, Janus dans l’organisation : figurant anonyme ou acteur reconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Ocler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», Institut Psychanalyse &amp; Management XVème Journées Internationales d’Etudes et de Recherches -Souci de l’autre, de soi, et quête d’insouciance : Entre illusions et réalités dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des conditions d’intégration du potentiel humain dans les processus collaboratifs organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque et séminaire doctoral international, Colloque organisé en partenariat entre l’ISEOR et l’Academy of Management (Etats-Unis), Division « Organizational Development and Change »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Corporate Social Responsibility to Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kyriazopoulos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications (SKIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Chiang Mai, Thailand. pp. 76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELLE RESPONSABILITE SOCIALE DES ENTREPRISES DANS LA MISE EN ŒUVRE ET L'UTILISATION DES ERP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saint-Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur la responsabilité sociale des entreprises (ADERSE-SIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France. pp. 2319 -2332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et stratégie : le chaînon manquant du professionnalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de printemps de l’IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de l’organisation vivante ? Bilan et perspectives spectrales en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial ASAC-IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage de l'analyse spectrale pour le pilotage des projets organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Conférence Internationale de management stratégique - Montpellier -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution d’un processus de perfectionnement collectif à la création et à la diffusion des savoirs d’orchestration dans une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Université d’été de l’IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redressement d’une entreprise en difficulté par réaffectation des ressources humaines – cas d’une entreprise agro-alimentaire de traitement de poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Université d’été de l’ARFORGHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et associations : quels enjeux en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Connect Surgeons To Management Practices: Consulting In High Demanding Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of life at work in very small companies. From dream to reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. 2025 (1), 2025, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2025.16487poster⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6905CA5B"/>
+    <w:nsid w:val="B94B4FA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miguel-delattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6380-2420" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060942592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115806ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04850390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hallee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Parent-Lamarche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00221856241254141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lichy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2023.37.01.1154" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04251850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01516881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01185640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Georges Bocean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolph Ocler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soriana Sitnikov Catalina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Ocler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moulette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rimeyko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Br&#233;da" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02100709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022805ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04124442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ros&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/rse-et-numerique-une-vision-francophone/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03662319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01377413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ruat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bueno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ekani Onambele Y'Ewondo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708764v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mithieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourdariat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253126v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.14998abstract" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252670v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Roche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252673v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637320v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465793v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mithieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408065v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02490633v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02490720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809283v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastrollo-Horrillo Mar&#237;a-Angeles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Ann Rosile" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882379v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882368v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076005v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy-Nad&#232;ge Briest-Breda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dautelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tronc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronc Boris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01334609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01355001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01334650v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Desmaison" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01516887v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koleva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01305399v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01636140v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076003v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310735v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;niaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310740v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Seghier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952608v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00978582v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762722v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Kadiri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310777v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bissay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756818v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757414v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338235v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252681v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Bouras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338237v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253123v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206097v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriazopoulos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252677v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252675v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saint-Leger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756805v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253121v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475958v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.16487poster" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miguel-delattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6380-2420" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060942592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115806ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04850390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hallee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Parent-Lamarche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00221856241254141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lichy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2023.37.01.1154" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04251850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01516881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01185640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Georges Bocean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolph Ocler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soriana Sitnikov Catalina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Ocler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moulette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rimeyko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Br&#233;da" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02100709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022805ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04124442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ros&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/rse-et-numerique-une-vision-francophone/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03662319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01377413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ruat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01633661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bueno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ekani Onambele Y'Ewondo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708764v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mithieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourdariat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253126v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.14998abstract" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252670v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Roche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252673v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637320v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465793v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465841v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mithieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408012v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408065v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02490720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02490633v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809283v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastrollo-Horrillo Mar&#237;a-Angeles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Ann Rosile" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882379v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882368v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797559v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01882375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy-Nad&#232;ge Briest-Breda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dautelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tronc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01334609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronc Boris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01355001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01334650v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Desmaison" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01516887v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01305399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222058v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koleva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221515v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301373v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02076003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01636140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310735v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;niaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310740v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Seghier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952608v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762722v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Kadiri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00978582v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01310777v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bissay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756818v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757414v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549928v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338235v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252681v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Bouras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338237v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253123v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206097v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriazopoulos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252677v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252675v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saint-Leger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253119v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756805v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253121v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475958v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.16487poster" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>