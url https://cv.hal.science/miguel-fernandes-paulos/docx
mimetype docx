--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -672,404 +672,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landau diagrams in AdS and S-matrices from conformal correlators</w:t>
+                <w:t xml:space="preserve">A functional approach to the numerical conformal bootstrap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shota Komatsu</w:t>
+                <w:t xml:space="preserve">Bernardo Zan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Paulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (46), pp.046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2020)046⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2020 (09), pp.006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2020)006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914469v1</w:t>
+                <w:t xml:space="preserve">hal-02410945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Functional Bootstrap for Boundary CFT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Fernandes Paulos</w:t>
+                <w:t xml:space="preserve">Analytic functional bootstrap for CFTs in $d&gt;1$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel F. Paulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (04), pp.135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2020)135⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2020 (4), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2020)093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410947v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic functional bootstrap for CFTs in $d&gt;1$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landau diagrams in AdS and S-matrices from conformal correlators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shota Komatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Paulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balt C. van Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (4), pp.93. </w:t>
+              <w:t xml:space="preserve">, 2020, 2020 (46), pp.046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2020)093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2020)046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586121v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional approach to the numerical conformal bootstrap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Functional Bootstrap for Boundary CFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apratim Kaviraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardo Zan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel F. Paulos</w:t>
+                <w:t xml:space="preserve">Miguel Fernandes Paulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (09), pp.006. </w:t>
+              <w:t xml:space="preserve">, 2020, 2020 (04), pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2020)006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2020)135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410945v1</w:t>
+                <w:t xml:space="preserve">hal-02410947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding scattering of charged particles in $1+1$ dimensions</w:t>
               </w:r>
@@ -1140,339 +1140,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The S-matrix Bootstrap III: Higher Dimensional Amplitudes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The analytic functional bootstrap. Part II. Natural bases for the crossing equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalimil Mazáč</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Fernandes Paulos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pedro Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019 (12), pp.040. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2019)040⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 2019 (2), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2019)163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410957v1</w:t>
+                <w:t xml:space="preserve">hal-02410953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analytic functional bootstrap. Part I: 1D CFTs and 2D S-matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalimil Mazáč</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Fernandes Paulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (2), pp.162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP02(2019)162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analytic functional bootstrap. Part II. Natural bases for the crossing equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The S-matrix Bootstrap III: Higher Dimensional Amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Fernandes Paulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Penedones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalimil Mazáč</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Fernandes Paulos</w:t>
+                <w:t xml:space="preserve">Jonathan Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balt van Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019 (2), pp.163. </w:t>
+              <w:t xml:space="preserve">, 2019, 2019 (12), pp.040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2019)163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2019)040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410953v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal bootstrapping: go with the flow</w:t>
               </w:r>
@@ -1562,90 +1562,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The S-matrix bootstrap. Part I: QFT in AdS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Paulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Penedones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balt van Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2340,51 +2340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat Levine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F Paulos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04543108v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Ghosh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apratim Kaviraj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Paulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.L061703" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a C&#243;rdova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei He" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)186" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechuan Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2022)102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2021)166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Komatsu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balt C. van Rees" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2020)046" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fernandes Paulos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2020)135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2020)093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Zan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2020)006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2020)145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Penedones" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Toledo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balt van Rees" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vieira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2019)040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalimil Maz&#225;&#269;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)162" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410953v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)163" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheer El-Showk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)148" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00825766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Rychkov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simmons-Duffin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.025022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Girault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine van Vliet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Suchel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat Levine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F Paulos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04543108v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Ghosh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apratim Kaviraj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Paulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.L061703" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a C&#243;rdova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei He" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)186" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechuan Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2022)102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2021)166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Zan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2020)006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2020)093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Komatsu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balt C. van Rees" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2020)046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fernandes Paulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2020)135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2020)145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalimil Maz&#225;&#269;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)163" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)162" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Penedones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Toledo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balt van Rees" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vieira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2019)040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheer El-Showk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)148" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00825766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Rychkov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simmons-Duffin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.025022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Girault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine van Vliet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Suchel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>