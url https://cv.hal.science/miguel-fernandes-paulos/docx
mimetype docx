--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -66,2134 +66,2150 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrapping bulk locality. Part I: Sum rules for AdS form factors</w:t>
+                <w:t xml:space="preserve">Solving 1D crossing and QFT$_2$/CFT$_1$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nat Levine</w:t>
+                <w:t xml:space="preserve">Kausik Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel F Paulos</w:t>
+                <w:t xml:space="preserve">Miguel F. Paulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Suchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2024)049⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 04, pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2026)119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110205v1</w:t>
+                <w:t xml:space="preserve">hal-05027530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyakov blocks for the 1D conformal field theory mixed-correlator bootstrap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bootstrapping bulk locality. Part I: Sum rules for AdS form factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apratim Kaviraj</w:t>
+                <w:t xml:space="preserve">Nat Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel F. Paulos</w:t>
+                <w:t xml:space="preserve">Miguel F Paulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (6), pp.L061703. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (01), pp.049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.L061703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2024)049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543108v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From conformal correlators to analytic S-matrices: CFT$_{1}$/QFT$_{2}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyakov blocks for the 1D conformal field theory mixed-correlator bootstrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kausik Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Córdova</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Apratim Kaviraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Paulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2022)186⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (6), pp.L061703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.L061703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630063v1</w:t>
+                <w:t xml:space="preserve">hal-04543108v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding 3d CFT correlators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From conformal correlators to analytic S-matrices: CFT$_{1}$/QFT$_{2}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Córdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Paulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zechuan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (04), pp.102. </w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (08), pp.186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2022)102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2022)186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287234v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charging up the functional bootstrap</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bounding 3d CFT correlators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Paulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zechuan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021 (10), pp.116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2021)116⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (04), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2022)102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286902v1</w:t>
+                <w:t xml:space="preserve">hal-03287234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion relations and exact bounds on CFT correlators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Charging up the functional bootstrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kausik Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apratim Kaviraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Paulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021 (8), pp.166. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 2021 (10), pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2021)116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2021)166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03092991v1</w:t>
+                <w:t xml:space="preserve">hal-03286902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional approach to the numerical conformal bootstrap</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dispersion relations and exact bounds on CFT correlators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Paulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (09), pp.006. </w:t>
+              <w:t xml:space="preserve">, 2021, 2021 (8), pp.166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2020)006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2021)166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410945v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic functional bootstrap for CFTs in $d&gt;1$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A functional approach to the numerical conformal bootstrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Zan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Paulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (4), pp.93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2020)093⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2020 (09), pp.006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2020)006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586121v1</w:t>
+                <w:t xml:space="preserve">hal-02410945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landau diagrams in AdS and S-matrices from conformal correlators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analytic functional bootstrap for CFTs in $d&gt;1$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Paulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (46), pp.046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2020)046⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2020 (4), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2020)093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914469v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Functional Bootstrap for Boundary CFT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Apratim Kaviraj</w:t>
+                <w:t xml:space="preserve">Landau diagrams in AdS and S-matrices from conformal correlators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shota Komatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel F. Paulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balt C. van Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Fernandes Paulos</w:t>
+                <w:t xml:space="preserve">Xiang Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (04), pp.135. </w:t>
+              <w:t xml:space="preserve">, 2020, 2020 (46), pp.046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2020)135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2020)046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410947v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding scattering of charged particles in $1+1$ dimensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zechuan Zheng</w:t>
+                <w:t xml:space="preserve">The Functional Bootstrap for Boundary CFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apratim Kaviraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Fernandes Paulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (05), pp.145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2020)145⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2020 (04), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2020)135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815166v1</w:t>
+                <w:t xml:space="preserve">hal-02410947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analytic functional bootstrap. Part II. Natural bases for the crossing equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Fernandes Paulos</w:t>
+                <w:t xml:space="preserve">Bounding scattering of charged particles in $1+1$ dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel F. Paulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zechuan Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019 (2), pp.163. </w:t>
+              <w:t xml:space="preserve">, 2020, 2020 (05), pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2019)163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2020)145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410953v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analytic functional bootstrap. Part I: 1D CFTs and 2D S-matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The analytic functional bootstrap. Part II. Natural bases for the crossing equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalimil Mazáč</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Fernandes Paulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019 (2), pp.162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2019)162⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 2019 (2), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2019)163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410955v1</w:t>
+                <w:t xml:space="preserve">hal-02410953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The S-matrix Bootstrap III: Higher Dimensional Amplitudes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The analytic functional bootstrap. Part I: 1D CFTs and 2D S-matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalimil Mazáč</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Fernandes Paulos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pedro Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019 (12), pp.040. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2019)040⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 2019 (2), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2019)162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410957v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremal bootstrapping: go with the flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The S-matrix Bootstrap III: Higher Dimensional Amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Fernandes Paulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Penedones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balt van Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheer El-Showk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel F. Paulos</w:t>
+                <w:t xml:space="preserve">Pedro Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 03, pp.148. </w:t>
+              <w:t xml:space="preserve">, 2019, 2019 (12), pp.040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2019)040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758251v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The S-matrix bootstrap. Part I: QFT in AdS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extremal bootstrapping: go with the flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheer El-Showk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Paulos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pedro Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)133⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 03, pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2018)148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324915v1</w:t>
+                <w:t xml:space="preserve">hal-01758251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The S-matrix bootstrap. Part I: QFT in AdS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel F. Paulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Penedones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balt van Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Solving the 3D Ising model with the conformal bootstrap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheer El-Showk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Paulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Poland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slava Rychkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simmons-Duffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (2), pp.25022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.025022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00825766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of symmetry-breaking on conformal defect data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Paulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philine van Vliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving 1D crossing and QFT$_2$/CFT$_1$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bootstrapping bulk locality. Part II: Interacting functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nat Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Paulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027530v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrapping bulk locality. Part II: Interacting functionals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Functional Bootstrap for Boundary CFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apratim Kaviraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Paulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2340,51 +2356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat Levine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F Paulos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04543108v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Ghosh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apratim Kaviraj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Paulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.L061703" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a C&#243;rdova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei He" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)186" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechuan Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2022)102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2021)166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Zan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2020)006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2020)093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Komatsu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balt C. van Rees" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2020)046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fernandes Paulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2020)135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2020)145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalimil Maz&#225;&#269;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)163" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)162" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Penedones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Toledo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balt van Rees" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vieira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2019)040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheer El-Showk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)148" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00825766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Rychkov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simmons-Duffin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.025022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Girault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine van Vliet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Suchel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Ghosh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Paulos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Suchel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2026)119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat Levine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F Paulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04543108v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apratim Kaviraj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.L061703" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a C&#243;rdova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechuan Zheng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2022)102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2021)166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Zan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2020)006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2020)093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Komatsu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balt C. van Rees" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2020)046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fernandes Paulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2020)135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2020)145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalimil Maz&#225;&#269;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)163" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Penedones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Toledo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balt van Rees" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vieira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2019)040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheer El-Showk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00825766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Rychkov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simmons-Duffin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.025022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Girault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine van Vliet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765892v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>