--- v0 (2026-03-25)
+++ v1 (2026-04-16)
@@ -75,1644 +75,1640 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish Avatar testing preclinical study predicts chemotherapy response in breast cancer</w:t>
+                <w:t xml:space="preserve">Disrupted macrophage metabolic adaptation and function drive senescence-induced decline in vertebrate regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Mendes</w:t>
+                <w:t xml:space="preserve">Audrey Barthelaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Ribeiro</w:t>
+                <w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Gouveia</w:t>
+                <w:t xml:space="preserve">Yalén Del Río-Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cátia Rebelo de Almeida</w:t>
+                <w:t xml:space="preserve">Candice Bohaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Castillo-Martin</w:t>
+                <w:t xml:space="preserve">Jérémy Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Precision Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (1), pp.94. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (15), pp.7308-7326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41698-025-00882-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.111352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345775v1</w:t>
+                <w:t xml:space="preserve">hal-05136710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupted macrophage metabolic adaptation and function drive senescence-induced decline in vertebrate regeneration</w:t>
+                <w:t xml:space="preserve">Zbtb48 is a regulator of Mtfp1 expression in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Barthelaix</w:t>
+                <w:t xml:space="preserve">Sho Yee Carisa Goh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t>
+                <w:t xml:space="preserve">Albert Fradera-Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yalén Del Río-Jay</w:t>
+                <w:t xml:space="preserve">Nadine Wittkopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Bohaud</w:t>
+                <w:t xml:space="preserve">Naz Şerifoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Salvador</w:t>
+                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (15), pp.7308-7326. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.111352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-07666-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136710v1</w:t>
+                <w:t xml:space="preserve">hal-04963110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zbtb48 is a regulator of Mtfp1 expression in zebrafish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">cGAS-STING are responsible for premature aging of telomerase-deficient zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naz Şerifoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sho Yee Carisa Goh</w:t>
+                <w:t xml:space="preserve">Giulia Allavena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Fradera-Sola</w:t>
+                <w:t xml:space="preserve">Bruno Lopes-Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Wittkopp</w:t>
+                <w:t xml:space="preserve">Marta Marzullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naz Şerifoğlu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
+                <w:t xml:space="preserve">Andreia Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-07666-z⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44318-025-00482-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963110v1</w:t>
+                <w:t xml:space="preserve">hal-05104070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cGAS-STING are responsible for premature aging of telomerase-deficient zebrafish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Lack of telomerase reduces cancer incidence and increases lifespan of zebrafish tp53M214K mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naz Şerifoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lopes-Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44318-025-00482-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.5382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-56153-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104070v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomere Dynamics in Zebrafish Aging and Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.a041696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/cshperspect.a041696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of telomerase reduces cancer incidence and increases lifespan of zebrafish tp53M214K mutants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The absence of telomerase leads to immune response and tumor regression in zebrafish melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lopes-Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Nabais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Allavena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir El Maï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-56153-8⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (12), pp.115035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.115035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490512v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of telomerase leads to immune response and tumor regression in zebrafish melanoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Telomere length is an epigenetic trait – Implications for the use of telomerase-deficient organisms to model human disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina M Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.115035⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.050581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820218v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere length is an epigenetic trait – Implications for the use of telomerase-deficient organisms to model human disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pot1 promotes telomere DNA replication via the Stn1-Ten1 complex in fission yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pâmela C Carvalho Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaïnez Bouabboune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Miguel Escandell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Matmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina M Henriques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (3), </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dmm.050581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad1036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491774v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pot1 promotes telomere DNA replication via the Stn1-Ten1 complex in fission yeast</w:t>
+                <w:t xml:space="preserve">Taurine deficiency as a driver of aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâmela C Carvalho Borges</w:t>
+                <w:t xml:space="preserve">Parminder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaïnez Bouabboune</w:t>
+                <w:t xml:space="preserve">Kishore Gollapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Miguel Escandell</w:t>
+                <w:t xml:space="preserve">Stefano Mangiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samah Matmati</w:t>
+                <w:t xml:space="preserve">Daniela Schranner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Coulon</w:t>
+                <w:t xml:space="preserve">Mohd Aslam Yusuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380 (6649), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad1036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abn9257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281712v1</w:t>
+                <w:t xml:space="preserve">hal-04134282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taurine deficiency as a driver of aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut-specific telomerase expression counteracts systemic aging in telomerase-deficient zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir El Maï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parminder Singh</w:t>
+                <w:t xml:space="preserve">Malia Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kishore Gollapalli</w:t>
+                <w:t xml:space="preserve">Asma Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Mangiola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohd Aslam Yusuf</w:t>
+                <w:t xml:space="preserve">Seniye Targen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naz Şerifoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abn9257⟩</w:t>
+              <w:t xml:space="preserve">Nature Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.567 - 584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43587-023-00401-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134282v1</w:t>
+                <w:t xml:space="preserve">hal-04134320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut-specific telomerase expression counteracts systemic aging in telomerase-deficient zebrafish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir El Maï</w:t>
+                <w:t xml:space="preserve">Predictive and therapeutic implications of a novel PLCγ1/SHP2-driven mechanism of cetuximab resistance in metastatic colorectal cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cruz-Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malia Bird</w:t>
+                <w:t xml:space="preserve">Magda Negrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Allouche</w:t>
+                <w:t xml:space="preserve">Afonso Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seniye Targen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naz Şerifoğlu</w:t>
+                <w:t xml:space="preserve">Paula Borralho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.567 - 584. </w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.clincanres.1992.2021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43587-023-00401-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-21-1992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134320v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive and therapeutic implications of a novel PLCγ1/SHP2-driven mechanism of cetuximab resistance in metastatic colorectal cancer.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole-mount Senescence-Associated Beta-Galactosidase (SA-β-GAL) Activity Detection Protocol for Adult Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marzullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir El Maï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-21-1992⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.4457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514289v1</w:t>
+                <w:t xml:space="preserve">hal-03719210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-mount Senescence-Associated Beta-Galactosidase (SA-β-GAL) Activity Detection Protocol for Adult Zebrafish</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
+                <w:t xml:space="preserve">Short telomeres drive pessimistic judgement bias in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Espigares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abad-Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel G. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.20200745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.4457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719210v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifespan and telomere length variation across populations of wild‐derived African killifish</w:t>
               </w:r>
@@ -1826,2352 +1822,2222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short telomeres drive pessimistic judgement bias in zebrafish</w:t>
+                <w:t xml:space="preserve">The histone acetyltransferase hMOF promotes vascular invasion in hepatocellular carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Espigares</w:t>
+                <w:t xml:space="preserve">Nicolas Poté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Abad-Tortosa</w:t>
+                <w:t xml:space="preserve">Jérôme Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Varela</w:t>
+                <w:t xml:space="preserve">Samira Laouirem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Oliveira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Raffenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Negrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0745⟩</w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/LIV.14381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196037v1</w:t>
+                <w:t xml:space="preserve">inserm-02532680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The histone acetyltransferase hMOF promotes vascular invasion in hepatocellular carcinoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opposing p53 and mTOR/AKT promote an in vivo switch from apoptosis to senescence upon telomere shortening in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir El Maï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marzullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Pimenta de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/LIV.14381⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.54935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02532680v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish xenografts as a fast screening platform for bevacizumab cancer therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cátia Rebelo de Almeida</w:t>
+                <w:t xml:space="preserve">The Core-Clock Gene NR1D1 Impacts Cell Motility In Vitro and Invasiveness in A Zebrafish Xenograft Colon Cancer Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Basti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Yalҫin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Póvoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Valente Mendes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlos Carvalho</w:t>
+                <w:t xml:space="preserve">Rosario Astaburuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-1015-0⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/CANCERS12040853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863736v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02532679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Core-Clock Gene NR1D1 Impacts Cell Motility In Vitro and Invasiveness in a Zebrafish Xenograft Colon Cancer Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zebrafish xenografts as a fast screening platform for bevacizumab cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Rebelo de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Valente Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pezzarossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Basti</w:t>
+                <w:t xml:space="preserve">Joaquim Gago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Fior</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rosario Astaburuaga</w:t>
+                <w:t xml:space="preserve">Carlos Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12040853⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-1015-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633929v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Core-Clock Gene NR1D1 Impacts Cell Motility In Vitro and Invasiveness in A Zebrafish Xenograft Colon Cancer Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">The Core-Clock Gene NR1D1 Impacts Cell Motility In Vitro and Invasiveness in a Zebrafish Xenograft Colon Cancer Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Basti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Fior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müge Yalҫin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Póvoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Astaburuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (4), pp.853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/CANCERS12040853⟩</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12040853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02532679v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing p53 and mTOR/AKT promote an in vivo switch from apoptosis to senescence upon telomere shortening in zebrafish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Marzullo</w:t>
+                <w:t xml:space="preserve">Platinum-triggered Bond-cleavage of Pentynoyl amide and N-propargyl handles for Drug-Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Stenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. B. Unnikrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Rebelo de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Pimenta de Castro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">João Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (24), pp.10869 - 10880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.54935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/JACS.0C01622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633908v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum-triggered Bond-cleavage of Pentynoyl amide and N-propargyl handles for Drug-Activation</w:t>
+                <w:t xml:space="preserve">Telomere shortening produces an inflammatory environment that increases tumor incidence in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Oliveira</w:t>
+                <w:t xml:space="preserve">Kirsten Lex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Stenton</w:t>
+                <w:t xml:space="preserve">Mariana Maia Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lopes-Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. B. Unnikrishnan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">João Conde</w:t>
+                <w:t xml:space="preserve">Margarida Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marzullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/JACS.0C01622⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.201920049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1920049117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737120v1</w:t>
+                <w:t xml:space="preserve">hal-02873567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere shortening produces an inflammatory environment that increases tumor incidence in zebrafish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-Proliferative and Pro-Apoptotic Effects of Short-Term Inhibition of Telomerase In Vivo and in Human Malignant B Cells Xenografted in Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Giunco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsten Lex</w:t>
+                <w:t xml:space="preserve">Manuela Zangrossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Maia Gil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lopes-Bastos</w:t>
+                <w:t xml:space="preserve">Francesca Dal Pozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarida Figueira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Marzullo</w:t>
+                <w:t xml:space="preserve">Andrea Celeghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ballin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1920049117⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.2052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12082052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873567v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Proliferative and Pro-Apoptotic Effects of Short-Term Inhibition of Telomerase In Vivo and in Human Malignant B Cells Xenografted in Zebrafish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zebrafish Xenografts Unveil Sensitivity to Olaparib beyond BRCA Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Zangrossi</w:t>
+                <w:t xml:space="preserve">Ana Beatriz Varanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Dal Pozzolo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Martins-Logrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fior</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (8), pp.2052. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12082052⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12071769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907220v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish Xenografts Unveil Sensitivity to Olaparib beyond BRCA Status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developments in zebrafish avatars as radiotherapy sensitivity reporters — towards personalized medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Póvoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Beatriz Varanda</w:t>
+                <w:t xml:space="preserve">Maria João Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Martins-Logrado</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.1769. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, pp.102578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers12071769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2019.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892164v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in zebrafish avatars as radiotherapy sensitivity reporters — towards personalized medicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ssu72 phosphatase is a conserved telomere replication terminator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Miguel Escandell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Costa</w:t>
+                <w:t xml:space="preserve">Edison Sm Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanda Póvoa</w:t>
+                <w:t xml:space="preserve">Maria Gallo-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria João Cardoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Vieira</w:t>
+                <w:t xml:space="preserve">Clara C Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Matmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2019.11.039⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (7), pp.e100476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2018100476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438789v1</w:t>
+                <w:t xml:space="preserve">hal-02367274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ssu72 phosphatase is a conserved telomere replication terminator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Miguel Escandell</w:t>
+                <w:t xml:space="preserve">Pericentrin-mediated SAS-6 recruitment promotes centriole assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edison Sm Carvalho</w:t>
+                <w:t xml:space="preserve">Sihem Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gallo-Fernandez</w:t>
+                <w:t xml:space="preserve">Swadhin Chandra Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara C Reis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samah Matmati</w:t>
+                <w:t xml:space="preserve">Paulo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Surkont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2018100476⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.41418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367274v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pericentrin-mediated SAS-6 recruitment promotes centriole assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Zebrafish as an Emerging Model to Study DNA Damage in Aging, Cancer and Other Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Zitouni</w:t>
+                <w:t xml:space="preserve">Maria Luisa Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swadhin Chandra Jana</w:t>
+                <w:t xml:space="preserve">Kathleen Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Duarte</w:t>
+                <w:t xml:space="preserve">Catarina Martins Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslaw Surkont</w:t>
+                <w:t xml:space="preserve">Fredericus van Eeden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.41418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2018.00178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394919v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zebrafish as an Emerging Model to Study DNA Damage in Aging, Cancer and Other Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fission yeast Stn1-Ten1 complex limits telomerase activity via its SUMO-interacting motif and promotes telomeres replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Matmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Cayuela</w:t>
+                <w:t xml:space="preserve">Melina Vaurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Miguel Escandell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Claes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
+                <w:t xml:space="preserve">Laetitia Maestroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Martins Henriques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fredericus van Eeden</w:t>
+                <w:t xml:space="preserve">Toru Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2018.00178⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (5), pp.eaar2740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/SCIADV.AAR2740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394939v1</w:t>
+                <w:t xml:space="preserve">hal-02438807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoxM1 repression during human aging leads to mitotic decline and aneuploidy-driven full senescence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Katsu and Baker: Using zebrafish PDX to screen drug sensitivity of endocrine-dependent cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/S41467-018-05258-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (13), pp.E2910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1802639115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438802v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Katsu and Baker: Using zebrafish PDX to screen drug sensitivity of endocrine-dependent cancers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FoxM1 repression during human aging leads to mitotic decline and aneuploidy-driven full senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Catarina Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Lammigje Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1802639115⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/S41467-018-05258-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438804v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fission yeast Stn1-Ten1 complex limits telomerase activity via its SUMO-interacting motif and promotes telomeres replication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samah Matmati</w:t>
+                <w:t xml:space="preserve">Single-cell functional and chemosensitive profiling of combinatorial colorectal therapy in zebrafish xenografts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Póvoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina Vaurs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Miguel Escandell</w:t>
+                <w:t xml:space="preserve">Tânia Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (39), pp.E8234-E8243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/PNAS.1618389114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4181,712 +4047,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomeric antisense oligonucleotides reduce premature aging phenotypes in telomerase mutant zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Allavena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rossiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Irene Idilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio D’adda Di Fagagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cGAS-STING is responsible for aging of telomerase deficient zebrafish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naz Serifoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Allavena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bastos-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marzullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Bousounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of Telomerase Leads to Immune Response and Tumor Regression in Zebrafish Melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lopes-Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Nabais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tânia Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir El Maï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malia Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of telomerase rescues cancer and shorter lifespan of zebrafish tp53 mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serifoglu Naz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pot1 promotes telomere DNA replication via the Stn1-Ten1 complex in fission yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pâmela Carvalho Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Miguel Escandell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Matmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomere elongation in the gut extends zebrafish lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir El Maï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guigonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pourchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia-Xing Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment and sex control lifespan and telomere length in wild-derived African killifish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Reichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4908,81 +4774,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Vrtílek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matej Polačik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4992,163 +4858,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Zebrafish Larvae as a Xenotransplantation Model to Study Ewing Sarcoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Pascoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Grissenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Scheuringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Fior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ewing Sarcoma. Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.243-255, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1020-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5158,177 +5024,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-cell autonomous roles of telomere shortening in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mariana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel G. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana M Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Labex SIGNALIFE Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Nice, France. 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1920049117/-/DCSupplemental.www.pnas.org/cgi/doi/10.1073/pnas.1920049117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5475,51 +5341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345775v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Mendes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ribeiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gouveia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Rebelo de Almeida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Castillo-Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41698-025-00882-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136710v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terraza-Aguirre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yal&#233;n Del R&#237;o-Jay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bohaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salvador" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.111352" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Yee Carisa Goh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fradera-Sola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wittkopp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naz &#350;erifo&#287;lu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Godinho Ferreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07666-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05104070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Allavena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lopes-Bastos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marzullo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Marques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-025-00482-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041696" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56153-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Nabais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Ferreira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir El Ma&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.115035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina M Henriques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.050581" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela C Carvalho Borges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;nez Bouabboune" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Escandell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Matmati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parminder Singh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Gollapalli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mangiola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schranner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Aslam Yusuf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn9257" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Bird" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Allouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seniye Targen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-023-00401-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cruz-Duarte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia de Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Negr&#227;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Fernandes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Borralho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-21-1992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4457" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reichard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kety Giannetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Vrt&#237;lek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16287" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Espigares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abad-Tortosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varela" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliveira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Ferreira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0745" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pot&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Laouirem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raffenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/LIV.14381" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Valente Mendes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pezzarossa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gago" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carvalho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1015-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Basti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fior" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Yal&#1195;in" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda P&#243;voa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Astaburuaga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12040853" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/CANCERS12040853" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633908v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pimenta de Castro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54935" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oliveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stenton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Unnikrishnan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Conde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JACS.0C01622" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873567v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Lex" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Maia Gil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Figueira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920049117" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giunco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zangrossi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dal Pozzolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Celeghin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ballin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082052" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Varanda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins-Logrado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071769" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438789v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ferreira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Cardoso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vieira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.11.039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Sm Carvalho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gallo-Fernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C Reis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100476" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394919v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ito" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zitouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swadhin Chandra Jana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Duarte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Surkont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.41418" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394939v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cayuela" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Claes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Martins Henriques" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredericus van Eeden" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2018.00178" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Catarina Macedo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vaz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Bakker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ribeiro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lammigje Bakker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41467-018-05258-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1802639115" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438807v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Vaurs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maestroni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Nakamura" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIADV.AAR2740" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438810v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Carvalho" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Gomes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.1618389114" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05091022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossiello" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Irene Idilli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mione" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;adda Di Fagagna" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naz Serifoglu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bastos-Lopes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Bousounis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288570v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serifoglu Naz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela Carvalho Borges" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Kang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Pola&#269;ik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079315v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Pascoal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grissenberger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Scheuringer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1020-6_19" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472505v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mariana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana M Gil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920049117/-/DCSupplemental.www.pnas.org/cgi/doi/10.1073/pnas.1920049117" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136710v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terraza-Aguirre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yal&#233;n Del R&#237;o-Jay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bohaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salvador" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.111352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Yee Carisa Goh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fradera-Sola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wittkopp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naz &#350;erifo&#287;lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Godinho Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07666-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05104070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Allavena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lopes-Bastos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marzullo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Marques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-025-00482-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56153-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041696" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Nabais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Ferreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir El Ma&#239;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.115035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina M Henriques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.050581" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela C Carvalho Borges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;nez Bouabboune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Escandell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Matmati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parminder Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Gollapalli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mangiola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schranner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Aslam Yusuf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn9257" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Bird" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Allouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seniye Targen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-023-00401-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cruz-Duarte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia de Almeida" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Negr&#227;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Fernandes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Borralho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-21-1992" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4457" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Espigares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abad-Tortosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varela" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0745" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reichard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kety Giannetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Vrt&#237;lek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16287" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pot&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Laouirem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raffenne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/LIV.14381" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pimenta de Castro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54935" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Basti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fior" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Yal&#1195;in" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda P&#243;voa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Astaburuaga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/CANCERS12040853" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Rebelo de Almeida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Valente Mendes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pezzarossa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gago" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carvalho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1015-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12040853" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stenton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Unnikrishnan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Conde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JACS.0C01622" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Lex" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Maia Gil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Figueira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920049117" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907220v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giunco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zangrossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dal Pozzolo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Celeghin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ballin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082052" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892164v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Varanda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins-Logrado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071769" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Costa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ferreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Cardoso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vieira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.11.039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Sm Carvalho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gallo-Fernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C Reis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100476" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394919v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zitouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swadhin Chandra Jana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Duarte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Surkont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.41418" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cayuela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Claes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Martins Henriques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredericus van Eeden" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2018.00178" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Vaurs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maestroni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Nakamura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIADV.AAR2740" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1802639115" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Catarina Macedo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Bakker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ribeiro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lammigje Bakker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41467-018-05258-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438810v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Mendes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Carvalho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Gomes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.1618389114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05091022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossiello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Irene Idilli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mione" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;adda Di Fagagna" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naz Serifoglu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bastos-Lopes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Bousounis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serifoglu Naz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela Carvalho Borges" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Kang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Pola&#269;ik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Pascoal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grissenberger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Scheuringer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1020-6_19" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mariana" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana M Gil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920049117/-/DCSupplemental.www.pnas.org/cgi/doi/10.1073/pnas.1920049117" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>