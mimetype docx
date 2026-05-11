--- v1 (2026-04-16)
+++ v2 (2026-05-11)
@@ -511,209 +511,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of telomerase reduces cancer incidence and increases lifespan of zebrafish tp53M214K mutants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Telomere Dynamics in Zebrafish Aging and Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.5382. </w:t>
+              <w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.a041696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-56153-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/cshperspect.a041696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490512v1</w:t>
+                <w:t xml:space="preserve">hal-04850161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere Dynamics in Zebrafish Aging and Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lack of telomerase reduces cancer incidence and increases lifespan of zebrafish tp53M214K mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naz Şerifoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lopes-Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.a041696. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.5382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/cshperspect.a041696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-56153-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850161v1</w:t>
+                <w:t xml:space="preserve">hal-04490512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The absence of telomerase leads to immune response and tumor regression in zebrafish melanoma</w:t>
               </w:r>
@@ -1558,291 +1558,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short telomeres drive pessimistic judgement bias in zebrafish</w:t>
+                <w:t xml:space="preserve">Lifespan and telomere length variation across populations of wild‐derived African killifish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Espigares</w:t>
+                <w:t xml:space="preserve">Martin Reichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Abad-Tortosa</w:t>
+                <w:t xml:space="preserve">Kety Giannetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Varela</w:t>
+                <w:t xml:space="preserve">Tania Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Oliveira</w:t>
+                <w:t xml:space="preserve">Ahmed Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel G. Ferreira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milan Vrtílek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (3), pp.20200745. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196037v1</w:t>
+                <w:t xml:space="preserve">hal-03456266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifespan and telomere length variation across populations of wild‐derived African killifish</w:t>
+                <w:t xml:space="preserve">Short telomeres drive pessimistic judgement bias in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Reichard</w:t>
+                <w:t xml:space="preserve">F. Espigares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kety Giannetti</w:t>
+                <w:t xml:space="preserve">D. Abad-Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Ferreira</w:t>
+                <w:t xml:space="preserve">S. Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Maouche</w:t>
+                <w:t xml:space="preserve">R. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Vrtílek</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miguel G. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.20200745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456266v1</w:t>
+                <w:t xml:space="preserve">hal-03196037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The histone acetyltransferase hMOF promotes vascular invasion in hepatocellular carcinoma</w:t>
               </w:r>
@@ -1956,546 +1956,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02532680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing p53 and mTOR/AKT promote an in vivo switch from apoptosis to senescence upon telomere shortening in zebrafish</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Core-Clock Gene NR1D1 Impacts Cell Motility In Vitro and Invasiveness in A Zebrafish Xenograft Colon Cancer Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Pimenta de Castro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alireza Basti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Yalҫin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Póvoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Astaburuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.54935⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/CANCERS12040853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633908v1</w:t>
+                <w:t xml:space="preserve">inserm-02532679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Core-Clock Gene NR1D1 Impacts Cell Motility In Vitro and Invasiveness in A Zebrafish Xenograft Colon Cancer Model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zebrafish xenografts as a fast screening platform for bevacizumab cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario Astaburuaga</w:t>
+                <w:t xml:space="preserve">Cátia Rebelo de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Valente Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pezzarossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/CANCERS12040853⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-1015-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02532679v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish xenografts as a fast screening platform for bevacizumab cancer therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Carvalho</w:t>
+                <w:t xml:space="preserve">The Core-Clock Gene NR1D1 Impacts Cell Motility In Vitro and Invasiveness in a Zebrafish Xenograft Colon Cancer Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Basti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Yalҫin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Póvoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Astaburuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-1015-0⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12040853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863736v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Core-Clock Gene NR1D1 Impacts Cell Motility In Vitro and Invasiveness in a Zebrafish Xenograft Colon Cancer Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opposing p53 and mTOR/AKT promote an in vivo switch from apoptosis to senescence upon telomere shortening in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir El Maï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marzullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Pimenta de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (4), pp.853. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers12040853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.54935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633929v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum-triggered Bond-cleavage of Pentynoyl amide and N-propargyl handles for Drug-Activation</w:t>
               </w:r>
@@ -2520,51 +2520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. B. Unnikrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cátia Rebelo de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2743,278 +2743,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Proliferative and Pro-Apoptotic Effects of Short-Term Inhibition of Telomerase In Vivo and in Human Malignant B Cells Xenografted in Zebrafish</w:t>
+                <w:t xml:space="preserve">Zebrafish Xenografts Unveil Sensitivity to Olaparib beyond BRCA Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Giunco</w:t>
+                <w:t xml:space="preserve">Ana Beatriz Varanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Zangrossi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Martins-Logrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fior</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (8), pp.2052. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12082052⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12071769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907220v1</w:t>
+                <w:t xml:space="preserve">hal-02892164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish Xenografts Unveil Sensitivity to Olaparib beyond BRCA Status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-Proliferative and Pro-Apoptotic Effects of Short-Term Inhibition of Telomerase In Vivo and in Human Malignant B Cells Xenografted in Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Giunco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zangrossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Dal Pozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Beatriz Varanda</w:t>
+                <w:t xml:space="preserve">Andrea Celeghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Martins-Logrado</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giovanni Ballin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.1769. </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.2052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers12071769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers12082052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892164v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in zebrafish avatars as radiotherapy sensitivity reporters — towards personalized medicine</w:t>
               </w:r>
@@ -3026,51 +3026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Póvoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria João Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3262,697 +3262,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pericentrin-mediated SAS-6 recruitment promotes centriole assembly</w:t>
+                <w:t xml:space="preserve">The Zebrafish as an Emerging Model to Study DNA Damage in Aging, Cancer and Other Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Ito</w:t>
+                <w:t xml:space="preserve">Maria Luisa Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Zitouni</w:t>
+                <w:t xml:space="preserve">Kathleen Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swadhin Chandra Jana</w:t>
+                <w:t xml:space="preserve">Catarina Martins Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Duarte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaroslaw Surkont</w:t>
+                <w:t xml:space="preserve">Fredericus van Eeden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.41418⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2018.00178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394919v1</w:t>
+                <w:t xml:space="preserve">hal-02394939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zebrafish as an Emerging Model to Study DNA Damage in Aging, Cancer and Other Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pericentrin-mediated SAS-6 recruitment promotes centriole assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Cayuela</w:t>
+                <w:t xml:space="preserve">Sihem Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Claes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
+                <w:t xml:space="preserve">Swadhin Chandra Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Martins Henriques</w:t>
+                <w:t xml:space="preserve">Paulo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredericus van Eeden</w:t>
+                <w:t xml:space="preserve">Jaroslaw Surkont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2018.00178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.41418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394939v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fission yeast Stn1-Ten1 complex limits telomerase activity via its SUMO-interacting motif and promotes telomeres replication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Katsu and Baker: Using zebrafish PDX to screen drug sensitivity of endocrine-dependent cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/SCIADV.AAR2740⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (13), pp.E2910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1802639115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438807v1</w:t>
+                <w:t xml:space="preserve">hal-02438804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Katsu and Baker: Using zebrafish PDX to screen drug sensitivity of endocrine-dependent cancers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FoxM1 repression during human aging leads to mitotic decline and aneuploidy-driven full senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Catarina Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Lammigje Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1802639115⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/S41467-018-05258-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438804v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoxM1 repression during human aging leads to mitotic decline and aneuploidy-driven full senescence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Vaz</w:t>
+                <w:t xml:space="preserve">The fission yeast Stn1-Ten1 complex limits telomerase activity via its SUMO-interacting motif and promotes telomeres replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Matmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn Bakker</w:t>
+                <w:t xml:space="preserve">Melina Vaurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Miguel Escandell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Ribeiro</w:t>
+                <w:t xml:space="preserve">Laetitia Maestroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Lammigje Bakker</w:t>
+                <w:t xml:space="preserve">Toru Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (5), pp.eaar2740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/S41467-018-05258-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/SCIADV.AAR2740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438802v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-cell functional and chemosensitive profiling of combinatorial colorectal therapy in zebrafish xenografts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Fior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Póvoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,90 +4722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment and sex control lifespan and telomere length in wild-derived African killifish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Reichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kety Giannetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Vrtílek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matej Polačik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4911,51 +4911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Grissenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Scheuringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Fior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Godinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5064,77 +5064,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mariana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel G. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana M Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Labex SIGNALIFE Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Nice, France. 2020, </w:t>
@@ -5341,51 +5341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136710v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terraza-Aguirre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yal&#233;n Del R&#237;o-Jay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bohaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salvador" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.111352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Yee Carisa Goh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fradera-Sola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wittkopp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naz &#350;erifo&#287;lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Godinho Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07666-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05104070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Allavena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lopes-Bastos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marzullo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Marques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-025-00482-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56153-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041696" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Nabais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Ferreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir El Ma&#239;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.115035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina M Henriques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.050581" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela C Carvalho Borges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;nez Bouabboune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Escandell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Matmati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parminder Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Gollapalli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mangiola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schranner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Aslam Yusuf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn9257" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Bird" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Allouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seniye Targen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-023-00401-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cruz-Duarte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia de Almeida" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Negr&#227;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Fernandes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Borralho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-21-1992" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4457" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Espigares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abad-Tortosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varela" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0745" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reichard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kety Giannetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Vrt&#237;lek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16287" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pot&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Laouirem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raffenne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/LIV.14381" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pimenta de Castro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54935" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Basti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fior" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Yal&#1195;in" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda P&#243;voa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Astaburuaga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/CANCERS12040853" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Rebelo de Almeida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Valente Mendes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pezzarossa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gago" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carvalho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1015-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12040853" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stenton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Unnikrishnan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Conde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JACS.0C01622" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Lex" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Maia Gil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Figueira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920049117" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907220v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giunco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zangrossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dal Pozzolo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Celeghin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ballin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082052" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892164v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Varanda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins-Logrado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071769" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Costa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ferreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Cardoso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vieira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.11.039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Sm Carvalho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gallo-Fernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C Reis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100476" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394919v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zitouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swadhin Chandra Jana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Duarte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Surkont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.41418" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cayuela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Claes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Martins Henriques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredericus van Eeden" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2018.00178" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Vaurs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maestroni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Nakamura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIADV.AAR2740" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1802639115" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Catarina Macedo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Bakker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ribeiro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lammigje Bakker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41467-018-05258-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438810v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Mendes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Carvalho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Gomes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.1618389114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05091022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossiello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Irene Idilli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mione" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;adda Di Fagagna" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naz Serifoglu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bastos-Lopes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Bousounis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serifoglu Naz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela Carvalho Borges" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Kang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Pola&#269;ik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Pascoal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grissenberger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Scheuringer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1020-6_19" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mariana" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana M Gil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920049117/-/DCSupplemental.www.pnas.org/cgi/doi/10.1073/pnas.1920049117" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136710v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terraza-Aguirre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yal&#233;n Del R&#237;o-Jay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bohaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salvador" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.111352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Yee Carisa Goh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fradera-Sola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wittkopp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naz &#350;erifo&#287;lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Godinho Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07666-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05104070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Allavena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lopes-Bastos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marzullo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Marques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-025-00482-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041696" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56153-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Nabais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Ferreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir El Ma&#239;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.115035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina M Henriques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.050581" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela C Carvalho Borges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;nez Bouabboune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Escandell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Matmati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parminder Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Gollapalli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mangiola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schranner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Aslam Yusuf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn9257" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Bird" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Allouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seniye Targen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-023-00401-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cruz-Duarte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia de Almeida" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Negr&#227;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Fernandes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Borralho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-21-1992" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4457" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kety Giannetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ferreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Vrt&#237;lek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16287" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Espigares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abad-Tortosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0745" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pot&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Laouirem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raffenne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/LIV.14381" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Basti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fior" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Yal&#1195;in" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda P&#243;voa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Astaburuaga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/CANCERS12040853" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Rebelo de Almeida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Valente Mendes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pezzarossa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gago" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carvalho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1015-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12040853" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pimenta de Castro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54935" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stenton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Unnikrishnan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Conde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JACS.0C01622" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Lex" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Maia Gil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Figueira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920049117" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Varanda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins-Logrado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071769" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907220v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giunco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zangrossi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dal Pozzolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Celeghin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ballin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Costa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ferreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Cardoso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vieira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.11.039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Sm Carvalho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gallo-Fernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C Reis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100476" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cayuela" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Claes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Martins Henriques" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredericus van Eeden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2018.00178" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394919v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ito" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zitouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swadhin Chandra Jana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Duarte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Surkont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.41418" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438804v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1802639115" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Catarina Macedo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Bakker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ribeiro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lammigje Bakker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41467-018-05258-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Vaurs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maestroni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Nakamura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIADV.AAR2740" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438810v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Mendes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Carvalho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Gomes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.1618389114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05091022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossiello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Irene Idilli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mione" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;adda Di Fagagna" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naz Serifoglu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bastos-Lopes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Bousounis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serifoglu Naz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela Carvalho Borges" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Kang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Pola&#269;ik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Pascoal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grissenberger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Scheuringer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1020-6_19" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mariana" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana M Gil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920049117/-/DCSupplemental.www.pnas.org/cgi/doi/10.1073/pnas.1920049117" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>