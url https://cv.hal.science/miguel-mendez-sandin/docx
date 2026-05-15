--- v0 (2026-03-25)
+++ v1 (2026-05-15)
@@ -66,77 +66,598 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OligoN‐Design: A Simple and Versatile Tool to Design Specific Probes and Primers From Large Heterogeneous Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Walde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Forn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.70140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A holistic perspective on planktonic communities across the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolan Lezzoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.1755855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2026.1755855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extant diversity, biogeography, and evolutionary history of Radiolaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noritoshi Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (11), pp.2524-2538.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.04.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intra‐genomic rRNA gene variability of Nassellaria and Spumellaria (Rhizaria, Radiolaria) assessed by Sanger, MinION and Illumina sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (7), pp.2979-2993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OligoN-design: A simple and versatile tool to design specific probes and primers from large heterogeneous datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Sandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -188,655 +709,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelatinous matrix, an original strategy to cope with oligotrophy in Nassellaria (Radiolaria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Llopis Monferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhide Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and evolution of Radiolaria: Beyond the stars of the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Sandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noritoshi Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-molecular diversity and evolutionary analyses suggest hidden life styles in Spumellaria (Radiolaria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Sandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Biard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis O’dogherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noritoshi Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971996v1</w:t>
-              </w:r>
-[...251 lines deleted...]
-                <w:t xml:space="preserve">hal-03971165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -983,51 +1251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sandin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Forn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhide Nakamura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Renaudie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noritoshi Suzuki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O&#8217;dogherty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16081" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05616953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sandin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Forn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70140" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Renaudie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noritoshi Suzuki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhide Nakamura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O&#8217;dogherty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>