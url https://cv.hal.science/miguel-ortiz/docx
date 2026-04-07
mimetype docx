--- v0 (2026-03-06)
+++ v1 (2026-04-07)
@@ -5320,51 +5320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCC8A037"/>
+    <w:nsid w:val="5EBD4382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5468,51 +5468,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EED14AF"/>
+    <w:nsid w:val="F56C1A71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5616,51 +5616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B21C53B8"/>
+    <w:nsid w:val="16B2A7C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5764,51 +5764,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="13847F59"/>
+    <w:nsid w:val="65684B7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5912,51 +5912,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B0DAB2DC"/>
+    <w:nsid w:val="732E2C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6060,51 +6060,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4847DE7E"/>
+    <w:nsid w:val="A52430C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6208,51 +6208,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="EF2D3FB7"/>
+    <w:nsid w:val="954EC445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>