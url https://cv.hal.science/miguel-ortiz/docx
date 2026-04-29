--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1555,347 +1555,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Probe Vehicles for Pavement Monitoring: Experimental Results from Tests Performed on a Road Network</w:t>
+                <w:t xml:space="preserve">Improving Accuracy and Integrity with a Probabilistic Urban Trench Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Menant</w:t>
+                <w:t xml:space="preserve">David Bétaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Martin</w:t>
+                <w:t xml:space="preserve">François Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Meignen</w:t>
+                <w:t xml:space="preserve">Stéphan Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bétaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+                <w:t xml:space="preserve">Frédéric Godan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14, pp.3013-3020. </w:t>
+              <w:t xml:space="preserve">Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.283-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/navi.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357824v1</w:t>
+                <w:t xml:space="preserve">hal-04462720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Accuracy and Integrity with a Probabilistic Urban Trench Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Using Probe Vehicles for Pavement Monitoring: Experimental Results from Tests Performed on a Road Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bétaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Godan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (3), pp.283-294. </w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.3013-3020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/navi.145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462720v1</w:t>
+                <w:t xml:space="preserve">hal-04357824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de véhicules traceurs pour la restitution automatique de l'état du réseau routier : l'application MIRANDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1950,64 +1950,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS Autonomous Localization: NLOS Satellite Detection Based on 3-D Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bétaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Pinana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2226,51 +2226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Lab to Road Test: Using a Reference Vehicle for Solving GNSS Localization Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2334,77 +2334,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new modeling based on urban trenches to improve GNSS positioning Quality of Service in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Fontenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3467,307 +3467,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303574v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of low-cost GNSS receivers for Structural Health Monitoring</w:t>
+                <w:t xml:space="preserve">Structural Health Monitoring using a GPS sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Botton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IABSE Symposium : Tomorrow's Megastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, NANTES, France. 8 p</w:t>
+              <w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring Series (EWSHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914930v1</w:t>
+                <w:t xml:space="preserve">hal-01915943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Health Monitoring using a GPS sensor network</w:t>
+                <w:t xml:space="preserve">Use of low-cost GNSS receivers for Structural Health Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring Series (EWSHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom. 12 p</w:t>
+              <w:t xml:space="preserve">40th IABSE Symposium : Tomorrow's Megastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, NANTES, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915943v1</w:t>
+                <w:t xml:space="preserve">hal-01914930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paper ID EU-TP1411 : Standardization issues related to hybrid GNSS positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bétaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3935,126 +3935,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using probe vehicles for pavement monitoring: experimental results from tests performed on a road network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bétaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA 2016, European Research and Technology Conference on Transport and Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, VARSOVIE, Poland. pp. 3013-3020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660878v1</w:t>
@@ -4203,51 +4203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to enhance accuracy and integrity of satellite positioning for mobility pricing in cities: the Urban Trench method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4279,321 +4279,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartphone based gait analysis using STFT and wavelet transform for indoor navigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Improving accuracy and integrity with a probabilistic Urban Trench modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Godan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2014 - International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, TAMPA, United States. pp.1891-1896</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218882v1</w:t>
+                <w:t xml:space="preserve">hal-01470492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving accuracy and integrity with a probabilistic Urban Trench modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Peyret</w:t>
+                <w:t xml:space="preserve">Smartphone based gait analysis using STFT and wavelet transform for indoor navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Godan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIN 2014 - International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, BUSAN, France. pp 157-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2014.7275480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470492v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS accurate positioning including satellite visibility check in a multiple hypotheses 3D mapping framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Fontenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5320,51 +5320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EBD4382"/>
+    <w:nsid w:val="EC8CFD70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5468,51 +5468,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F56C1A71"/>
+    <w:nsid w:val="9C6D2A41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5616,51 +5616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16B2A7C7"/>
+    <w:nsid w:val="FAA2DC89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5764,51 +5764,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65684B7E"/>
+    <w:nsid w:val="96F1E016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5912,51 +5912,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="732E2C99"/>
+    <w:nsid w:val="A26302C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6060,51 +6060,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A52430C2"/>
+    <w:nsid w:val="030476F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6208,51 +6208,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="954EC445"/>
+    <w:nsid w:val="0081CCC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6457,51 +6457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miguel-ortiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4075-7601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issam Sayyaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2025.3629705" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potort&#236;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Crivello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagovest Vladimirov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Park" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3355840" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potorti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Torres-Sospedra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Quezada-Gaibor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramon Jimenez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Seco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3083149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manzini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Brossault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Botton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2020.1849320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2999863" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Deljanin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.02.105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2944389" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lamblin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Vos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Menant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meignen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.438" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04462720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Miquel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Godan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04462317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pinana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Toledo Moreo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Skarmeta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2013.2295944" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mougel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915787v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Fontenay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2013.2263460" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497364" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497732" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8399764" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delfour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Frenkiel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Porfili" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18175" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragoin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dulery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leblan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303574v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04486256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Velez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Otaegui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115882" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naude" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois-Lounis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2014.7275480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeule" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817901" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918245v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920642v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sall&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnay Fleury Nahimana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahimana Donnay Fleury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Khamitova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miguel-ortiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4075-7601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issam Sayyaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2025.3629705" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potort&#236;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Crivello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagovest Vladimirov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Park" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3355840" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potorti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Torres-Sospedra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Quezada-Gaibor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramon Jimenez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Seco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3083149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manzini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Brossault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Botton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2020.1849320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2999863" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Deljanin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.02.105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2944389" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lamblin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Vos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04462720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Miquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Godan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Menant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meignen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.438" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04462317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pinana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Toledo Moreo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Skarmeta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2013.2295944" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mougel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915787v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Fontenay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2013.2263460" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497364" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497732" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8399764" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delfour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Frenkiel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Porfili" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18175" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragoin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dulery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leblan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303574v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04486256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Velez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Otaegui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115882" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naude" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois-Lounis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2014.7275480" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeule" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817901" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918245v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920642v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sall&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnay Fleury Nahimana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahimana Donnay Fleury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Khamitova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>