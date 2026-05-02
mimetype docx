--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1592,295 +1592,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of the striped field mouse, Apodemus agrarius (Rodentia: Muridae), throughout its distribution range in the Palaearctic region</w:t>
+                <w:t xml:space="preserve">Linking seascape with landscape genetics: Oceanic currents favour colonization across the Galápagos Islands by a coastal plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Latinne</w:t>
+                <w:t xml:space="preserve">Yurena Arjona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernández-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Kartavtseva</w:t>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer G. Ulrich</w:t>
+                <w:t xml:space="preserve">Manuel Nogales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 100 (1), pp.19-31. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (12), pp.2622-2633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42991-019-00001-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544294v1</w:t>
+                <w:t xml:space="preserve">hal-02959841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking seascape with landscape genetics: Oceanic currents favour colonization across the Galápagos Islands by a coastal plant</w:t>
+                <w:t xml:space="preserve">Phylogeography of the striped field mouse, Apodemus agrarius (Rodentia: Muridae), throughout its distribution range in the Palaearctic region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yurena Arjona</w:t>
+                <w:t xml:space="preserve">Alice Latinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Fernández-López</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Navascués</w:t>
+                <w:t xml:space="preserve">Marina Pavlenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+                <w:t xml:space="preserve">Irina Kartavtseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Nogales</w:t>
+                <w:t xml:space="preserve">Rainer G. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (12), pp.2622-2633. </w:t>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (1), pp.19-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.13967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42991-019-00001-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959841v1</w:t>
+                <w:t xml:space="preserve">hal-02544294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene origins of chorusing diversity in Mediterranean bush-cricket populations (Ephippiger diurnus)</w:t>
               </w:r>
@@ -2258,529 +2258,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic inference through approximate-Bayesian-computation skyline plots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased fire frequency promotes stronger spatial genetic structure and natural selection at regional and local scales in Pinus halepensis Mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina B. Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.3530⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (6), pp.1061-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741290v1</w:t>
+                <w:t xml:space="preserve">hal-01603312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased fire frequency promotes stronger spatial genetic structure and natural selection at regional and local scales in Pinus halepensis Mill</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demographic inference through approximate-Bayesian-computation skyline plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (6), pp.1061-1072. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603312v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of gene pools used in restoration and conservation by chloroplast microsatellite markers in Iberian pine species</w:t>
+                <w:t xml:space="preserve">Intermediate degrees of synergistic pleiotropy drive adaptive evolution in ecological time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Hernández-Tecles</w:t>
+                <w:t xml:space="preserve">Léa Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge de Las Heras</w:t>
+                <w:t xml:space="preserve">Cyril Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaida Lorenzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Navascués</w:t>
+                <w:t xml:space="preserve">Romain Villoutreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Alia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOREST SYSTEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5424/fs/2017262-9030⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.1551-1561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0297-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622481v1</w:t>
+                <w:t xml:space="preserve">hal-02622028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate degrees of synergistic pleiotropy drive adaptive evolution in ecological time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of gene pools used in restoration and conservation by chloroplast microsatellite markers in Iberian pine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Libourel</w:t>
+                <w:t xml:space="preserve">Enrique Hernández-Tecles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Villoutreix</w:t>
+                <w:t xml:space="preserve">Jorge de Las Heras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">Zaida Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Glorieux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, pp.1551-1561. </w:t>
+              <w:t xml:space="preserve">FOREST SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0297-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5424/fs/2017262-9030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622028v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black rat invasion of inland Sahel: insights from interviews and population genetics in south-western Niger</w:t>
               </w:r>
@@ -2894,303 +2894,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, morphological, and acoustic evidence reveals lack of diversification in the colonization process in an island bird</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinguishing migration from isolation using genes with intragenic recombination: detecting introgression in the Drosophila simulans species complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Illera</w:t>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana M. Palmero</w:t>
+                <w:t xml:space="preserve">Cécile Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Laiolo</w:t>
+                <w:t xml:space="preserve">Marie-Louise Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Rodriguez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frantz Depaulis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.12429⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636496v1</w:t>
+                <w:t xml:space="preserve">hal-01189983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing migration from isolation using genes with intragenic recombination: detecting introgression in the Drosophila simulans species complex.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Navascués</w:t>
+                <w:t xml:space="preserve">Genetic, morphological, and acoustic evidence reveals lack of diversification in the colonization process in an island bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Illera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Legrand</w:t>
+                <w:t xml:space="preserve">Paola Laiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Campagne</w:t>
+                <w:t xml:space="preserve">Felipe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Cariou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angel C. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (8), pp.2259 - 2274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-89⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189983v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the complex history of the olive tree : from late quaternary diversification of Mediterranean lineages to primary domestication in the northern levant</w:t>
               </w:r>
@@ -3675,684 +3675,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CpDNA-based species identification and phylogeography: application to African tropical tree species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity and fitness in small populations of partially asexual, self-incompatible plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duminil</w:t>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04917.x⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (5), pp.482-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584152v1</w:t>
+                <w:t xml:space="preserve">hal-00505867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and fitness in small populations of partially asexual, self-incompatible plants.</w:t>
+                <w:t xml:space="preserve">Combining contemporary and ancient DNA in population genetic and phylogeographic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Depaulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.760-772</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505867v2</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining contemporary and ancient DNA in population genetic and phylogeographic studies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CpDNA-based species identification and phylogeography: application to African tropical tree species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (24), pp.5469-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04917.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584160v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated substitution rate estimates from ancient DNA: model violation and bias of Bayesian methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating gametic introgression rates in a risk assessment context: a case study with Scots pine relicts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Robledo-Arnuncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brent C Emerson</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04333.x⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (5), pp.385-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505868v1</w:t>
+                <w:t xml:space="preserve">hal-00505866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating gametic introgression rates in a risk assessment context: a case study with Scots pine relicts.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of demographic expansions from pairwise comparisons of linked microsatellite haplotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gil</w:t>
+                <w:t xml:space="preserve">Olivier J Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (5), pp.385-93. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (3), pp.1013-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.108.098194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505866v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of demographic expansions from pairwise comparisons of linked microsatellite haplotypes.</w:t>
+                <w:t xml:space="preserve">Elevated substitution rate estimates from ancient DNA: model violation and bias of Bayesian methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier J Hardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+                <w:t xml:space="preserve">Brent C Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 181 (3), pp.1013-9. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (21), pp.4390-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.108.098194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04333.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505870v1</w:t>
+                <w:t xml:space="preserve">hal-00505868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of altitude on patterns of gene flow in the endemic Canary Island pine, Pinus canariensis</w:t>
               </w:r>
@@ -4364,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvae Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (6), pp.357-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4455,51 +4455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural recovery of genetic diversity by gene flow in reforested areas of the endemic Canary Island pine, Pinus canariensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 244 (1-3), pp.122-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5242,243 +5242,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inference of demography and selection from genomic temporal data using Approximate Bayesian Computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint inference of adaptive and demographic history from temporal population genomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Antonio Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Marín</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Navascués</w:t>
+                <w:t xml:space="preserve">J.-M. Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALPHY 2019: Bioinformatics and Evolutionary Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Approche Interdisciplinaire de l'Evolution Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788596v1</w:t>
+                <w:t xml:space="preserve">hal-02790079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inference of adaptive and demographic history from temporal population genomic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint inference of demography and selection from genomic temporal data using Approximate Bayesian Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Antonio Pavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approche Interdisciplinaire de l'Evolution Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ALPHY 2019: Bioinformatics and Evolutionary Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790079v1</w:t>
+                <w:t xml:space="preserve">hal-02788596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inference of demography and selection from genomic temporal data using Approximate Bayesian Computation</w:t>
               </w:r>
@@ -5490,51 +5490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Antonio Pavanito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5598,51 +5598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Antonio Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5680,414 +5680,414 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking selection in time-series population genomic data using ABC random forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Marín</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Pavanito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Mathematical and Computational Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Martin de Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785503v1</w:t>
+                <w:t xml:space="preserve">hal-02785697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking selection in time-series population genomic data using ABC random forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique Inter LabEx - « Adaptation des organismes à l’environnement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking selection in time-series population genomic data using ABC random forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+                <w:t xml:space="preserve">Diversity and genetic structure in selfing populations in the absence of selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computational Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint Martin de Londres, France</w:t>
+              <w:t xml:space="preserve">9. Models in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785697v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and genetic structure in selfing populations in the absence of selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Jullien</w:t>
+                <w:t xml:space="preserve">Tracking selection in time-series population genomic data using ABC random forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Antonio Pavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Models in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785294v1</w:t>
+                <w:t xml:space="preserve">hal-02785503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal study of diversity in selfing plants</w:t>
               </w:r>
@@ -6129,73 +6129,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes chercheurs du département Biologie et Amélioration des Plantes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Biologie et Amélioration des Plantes (0459)., Apr 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">38. Réunion du Groupe d'Étude de Biologie et Génétique des Populations. Petit pois déridés 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Diversité Ecologie et Evolution du Vivant (IDEEV). Paris, FRA., Jun 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789025v1</w:t>
+                <w:t xml:space="preserve">hal-02788128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal study of diversity in selfing plants</w:t>
               </w:r>
@@ -6237,73 +6237,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Réunion du Groupe d'Étude de Biologie et Génétique des Populations. Petit pois déridés 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Diversité Ecologie et Evolution du Vivant (IDEEV). Paris, FRA., Jun 2017, Orsay, France</w:t>
+              <w:t xml:space="preserve">Journées des jeunes chercheurs du département Biologie et Amélioration des Plantes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Biologie et Amélioration des Plantes (0459)., Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788128v1</w:t>
+                <w:t xml:space="preserve">hal-02789025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological genetics and adaptation in European yew (Taxus baccata L.)</w:t>
               </w:r>
@@ -6578,77 +6578,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetics of Spectacled Warbler, Sylvia conspicillata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Illera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana M. Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Laiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6755,51 +6755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and fitness in gametophytic self-incompatible and asexual populations : theoretical approach and experimental observations in Prunus avium L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6850,51 +6850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguishing shared ancestral polymorphism from recent introgression in genes with recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Depaulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion 2008 du GDR 1928 Génomique des populations et génomique évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR 1928 Génomique des populations et génomique évolutive., Oct 2008, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7014,51 +7014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of clonality in the maintenance of self-incompatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journées EvoSud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7165,51 +7165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High substitution rate estimates from temporally sampled sequences: are they biased or biologically meaningful?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7228,480 +7228,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age of alleles: how ancestral are aDNA sequences?</w:t>
+                <w:t xml:space="preserve">Coalescent simulations for the evaluation of statistical tools for demographic inference and the effect of homoplasy in chloroplast microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Tools for Biodiversity Conservation Through the Advancement of Phylogeographic Methodologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESF/LESC Exploratory Workshop, Jul 2006, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">Population Genetics and Genomics of Forest Trees: from Gene Funcyion to Evolutionary Dynamics and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFRO, Oct 2006, Alcalá de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814083v1</w:t>
+                <w:t xml:space="preserve">hal-02751238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescent simulations for the evaluation of statistical tools for demographic inference and the effect of homoplasy in chloroplast microsatellites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brent Emerson</w:t>
+                <w:t xml:space="preserve">Diversidad y flujo genético en plantaciones de Pinus canariensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Genetics and Genomics of Forest Trees: from Gene Funcyion to Evolutionary Dynamics and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUFRO, Oct 2006, Alcalá de Henares, Spain</w:t>
+              <w:t xml:space="preserve">IV Jornadas Forestales de la Macaronesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Breña Baja, La Palma, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751238v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00255828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversidad y flujo genético en plantaciones de Pinus canariensis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brent C. Emerson</w:t>
+                <w:t xml:space="preserve">Age of alleles: how ancestral are aDNA sequences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Jornadas Forestales de la Macaronesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Breña Baja, La Palma, España</w:t>
+              <w:t xml:space="preserve">New Tools for Biodiversity Conservation Through the Advancement of Phylogeographic Methodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESF/LESC Exploratory Workshop, Jul 2006, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00255828v1</w:t>
+                <w:t xml:space="preserve">hal-02814083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio de la variabilidad genética de repoblaciones de Quercus ilex subsp. ballota en Andalucía</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estudio biogeográfico y demográfico del pino canario mediante marcadores moleculares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvio Fici</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libro de Resúmenes, Conferencias y Ponencias del IV Congreso Forestal Español, Sociedad Española de Ciencias Forestales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Zaragoza, España</w:t>
+              <w:t xml:space="preserve">XIII Workshop Avances en Biología Molecular por Jóvenes Investigadores en el Extranjero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828959v1</w:t>
+                <w:t xml:space="preserve">hal-02827237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio biogeográfico y demográfico del pino canario mediante marcadores moleculares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estudio de la variabilidad genética de repoblaciones de Quercus ilex subsp. ballota en Andalucía</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brent C. Emerson</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Fici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Workshop Avances en Biología Molecular por Jóvenes Investigadores en el Extranjero</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Madrid, España</w:t>
+              <w:t xml:space="preserve">Libro de Resúmenes, Conferencias y Ponencias del IV Congreso Forestal Español, Sociedad Española de Ciencias Forestales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Zaragoza, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827237v1</w:t>
+                <w:t xml:space="preserve">hal-02828959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can flowering time produce isolation by altitude in the Canary Island pine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOPB Meeting, Plant Evolution in Mediterranean Climate Zones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7739,51 +7739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity in the Canary Island pine tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Colloquium 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7955,260 +7955,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selnetime: A new method inferring demography and selection from genomic time series data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance evaluation of adaptive introgression classification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Camarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation genomics Paris 2024 (conservgenomics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France. </w:t>
+              <w:t xml:space="preserve">MCEB 2024 : Mathematical and computational Evolutionary biology 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, St Martin de Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659055v1</w:t>
+                <w:t xml:space="preserve">hal-04713611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of adaptive introgression classification methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selnetime: A new method inferring demography and selection from genomic time series data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Uhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel De-Navascues-Melero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCEB 2024 : Mathematical and computational Evolutionary biology 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, St Martin de Londres, France</w:t>
+              <w:t xml:space="preserve">Conservation genomics Paris 2024 (conservgenomics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713611v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inference of demography and selection from temporal population genomic data via approximate Bayesian computation</w:t>
               </w:r>
@@ -8497,514 +8497,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sex uncovered: the evolutionary biology of reproductive systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Roscoff, France. 1 p., 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.13010312.v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786861v1</w:t>
+                <w:t xml:space="preserve">hal-02786307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal FST genome scans: the case of partially selfing populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of loci under selection from temporal population genomic data through ABC random forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Pavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sex uncovered: the evolutionary biology of reproductive systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. journées scientifiques du LabEx NUMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.13010312.v1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02786307v1</w:t>
+                <w:t xml:space="preserve">hal-02787307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of loci under selection from temporal population genomic data through ABC random forest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+                <w:t xml:space="preserve">Diversity and genetic structure in selfing populations in the absence of selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. journées scientifiques du LabEx NUMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. , 2018</w:t>
+              <w:t xml:space="preserve">Sex uncovered: the evolutionary biology of reproductive systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Roscoff, France. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787307v1</w:t>
+                <w:t xml:space="preserve">hal-02786964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and genetic structure in selfing populations in the absence of selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Jullien</w:t>
+                <w:t xml:space="preserve">Genetic structure and temporal dynamics of selfing populations under neutral processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sex uncovered: the evolutionary biology of reproductive systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Roscoff, France. 1 p., 2018</w:t>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786964v1</w:t>
+                <w:t xml:space="preserve">hal-02787384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and temporal dynamics of selfing populations under neutral processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jullien</w:t>
+                <w:t xml:space="preserve">Temporal FST genome scans: the case of partially selfing populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurène Gay</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787384v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking adaptation in selfing plant populations</w:t>
               </w:r>
@@ -9029,64 +9029,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod "Coalescence des approches théoriques et expérimentales en génomique évolutive et biologie des systèmes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Roscoff, France. , 2016</w:t>
@@ -9502,286 +9502,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’un système de reproduction combinant auto-incompatibilité gamétophytique et asexualité</w:t>
+                <w:t xml:space="preserve">Mutation rate estimates for 110 Y-chromosome STRs combining population and father-son pair data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 251 p., 2010, Proceedings of Ecologie 2010, Colloque national d’écologie scientifique</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the SMBE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757819v1</w:t>
+                <w:t xml:space="preserve">hal-02751488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation rate estimates for 110 Y-chromosome STRs combining population and father-son pair data</w:t>
+                <w:t xml:space="preserve">Etude d’un système de reproduction combinant auto-incompatibilité gamétophytique et asexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the SMBE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France. 2010</w:t>
+              <w:t xml:space="preserve">Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 251 p., 2010, Proceedings of Ecologie 2010, Colloque national d’écologie scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751488v1</w:t>
+                <w:t xml:space="preserve">hal-02757819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguishing recent introgression from ancestral polymorphism as the origin of shared polymorphisms and application on the Drosophila simulans species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécil Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Depaulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the SMBE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Iowa City, United States. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9819,51 +9819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination between ancestral polymorphism and recent introgression as causes of shared polymorphic sites between species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Depaulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMBE 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Barcelona, Spain. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9964,204 +9964,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of inbreeding depression in species combining self-incompatibility and partial asexual reproduction</w:t>
+                <w:t xml:space="preserve">Characterization of historical demographic expansions from linked microsatellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Congress of the European Society of Evolutionary Biology (ESEB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden. 2007</w:t>
+              <w:t xml:space="preserve">Jacques Monod Conference "Evolutionary Genomics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Roscoff, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755474v1</w:t>
+                <w:t xml:space="preserve">hal-02754333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of historical demographic expansions from linked microsatellite data</w:t>
+                <w:t xml:space="preserve">Evolution of inbreeding depression in species combining self-incompatibility and partial asexual reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hardy</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacques Monod Conference "Evolutionary Genomics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Roscoff, France. 2007</w:t>
+              <w:t xml:space="preserve">11. Congress of the European Society of Evolutionary Biology (ESEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754333v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the power of assignment methods on chloroplast microsatellites for provenance identification of reforested stands</w:t>
               </w:r>
@@ -10229,51 +10229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversidad y flujo genético en plantaciones de Pinus canariensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Jornadas Forestales de la Macaronesia. Congreso de los Recursos Forestales en la Macaronesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Breña Baja (La Palma), España. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10311,51 +10311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplast microsatellite evolution in conifers: measures of genetic diversity and the effects of homoplasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESEBIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11515,177 +11515,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIYABCskylineplot: A suite of R scripts to perform a Approximate Bayesian Computation skyline plot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TempoDiff: a computer program to detect selection from temporal genetic differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787308v1</w:t>
+                <w:t xml:space="preserve">hal-01602312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TempoDiff: a computer program to detect selection from temporal genetic differentiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIYABCskylineplot: A suite of R scripts to perform a Approximate Bayesian Computation skyline plot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602312v1</w:t>
+                <w:t xml:space="preserve">hal-02787308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">microsatABC-IM: Approximate Bayesian Computation Inferences Under The Isolation With Migration Model From Microsatellite Data</w:t>
               </w:r>
@@ -11823,51 +11823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5A7EBD0"/>
+    <w:nsid w:val="FEB75F82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12054,51 +12054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miguelnavascues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8342-6047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8705-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61529-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders H&#246;gberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Brink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#246;rn Brorsson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rudebeck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105436" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Romieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Camarata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Jakobsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100583" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672643v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Br&#233;maud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Von Hirschheydt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae039/7731525" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Billo Barry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aminata Toure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00633-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A. C. Pavinato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.203" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Jensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#237;ez-Del-Molino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas P. Gilbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Borges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jullien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8555" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Becheler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.47" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100136" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latinne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pavlenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kartavtseva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer G. Ulrich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-019-00001-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurena Arjona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nogales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13967" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareli Esquer Garrigos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Party" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly195" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0182-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Aguirre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Marcela Arizio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Aschero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Babot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207519" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3530" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw286" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Hern&#225;ndez-Tecles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Las Heras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Lorenzo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2017262-9030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0297-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463818v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12836" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Illera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Palmero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Laiolo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rodriguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel C. Moreno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12429" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKC6GBGD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Campagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Depaulis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-89" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khadari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navascu&#233;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernadez-Mazuecos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bakkali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2833" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayas Lakis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Sekima" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Stanislas Remigereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036642" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burgarella" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zabal-Aguirre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berganzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05532.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80R7ZJCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584148v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.154" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584152v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Doucet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04917.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLLSVLXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505867v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.159" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584160v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Emerson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C Emerson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04333.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.78" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505870v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.098194" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sg-2008-0052" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascues" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.04.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Fici" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007055" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348149v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeiro Vaxevanidou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Climent" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02960.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Emerson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02504.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duranton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huynh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107536v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bunel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659093v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavinato" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Mita" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar&#237;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790079v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavanito" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787320v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785503v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785695v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Pavinato" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Pavanito" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785294v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789025v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788128v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741608v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814597v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755469v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814599v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814600v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751473v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751238v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Emerson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255828v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828959v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827237v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763094v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111581v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659055v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel De-Navascues-Melero" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713611v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Correa Pavinato" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943312" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189306v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A.C. Pavinato" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943828" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786861v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786307v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13010312.v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787307v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786964v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787384v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801759v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797018v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740162v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267944v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757819v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751488v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752837v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Campagne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751475v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755475v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755474v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754333v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755472v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755419v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153955v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992902v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vall&#233;e" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784414v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179798v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakty Kusuma" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820819v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153250v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fraser" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hollfelder" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Tara Lankheet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Peyroteo Stjerna" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801372v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sabourin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182175v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f8e0179590e2861c7fad201d73ef6afeca4383e;origin=https://hal.archives-ouvertes.fr/hal-04182175;visit=swh:1:snp:f41cbcf47421e571b77176d55187fc1a843cadea;anchor=swh:1:rel:c8a1373c7d016818ebdbfb985bbde4f349eb3904;path=/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182170v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:eed4dcf092611e9912a8165354ede8cde628c3b4;origin=https://hal.archives-ouvertes.fr/hal-04182170;visit=swh:1:snp:48802ac3a4af996bb8d96c38181fe5401d5060b1;anchor=swh:1:rel:a92c99f61d4aba0b0ff8f4b0a2960d629d370115;path=/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787308v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602312v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789612v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miguelnavascues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8342-6047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8705-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61529-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders H&#246;gberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Brink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#246;rn Brorsson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rudebeck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105436" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Romieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Camarata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Jakobsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100583" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672643v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Br&#233;maud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Von Hirschheydt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae039/7731525" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Billo Barry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aminata Toure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00633-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A. C. Pavinato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.203" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Jensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#237;ez-Del-Molino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas P. Gilbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Borges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jullien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8555" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Becheler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.47" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100136" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurena Arjona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nogales" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13967" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latinne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pavlenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kartavtseva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer G. Ulrich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-019-00001-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareli Esquer Garrigos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Party" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly195" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0182-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Aguirre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Marcela Arizio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Aschero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Babot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207519" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw286" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3530" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0297-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Hern&#225;ndez-Tecles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Las Heras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Lorenzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2017262-9030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463818v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12836" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Campagne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Depaulis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-89" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Illera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Palmero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Laiolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel C. Moreno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12429" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKC6GBGD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khadari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navascu&#233;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernadez-Mazuecos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bakkali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2833" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayas Lakis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Sekima" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Stanislas Remigereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036642" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burgarella" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zabal-Aguirre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berganzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05532.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80R7ZJCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584148v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.154" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505867v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.159" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584160v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Emerson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Doucet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04917.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLLSVLXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505866v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.78" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505870v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.098194" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505868v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C Emerson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04333.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sg-2008-0052" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascues" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.04.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Fici" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007055" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348149v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeiro Vaxevanidou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Climent" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02960.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Emerson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02504.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duranton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huynh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107536v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bunel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659093v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavinato" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Mita" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788596v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar&#237;n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavanito" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787320v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Pavanito" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Pavinato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785294v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785503v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788128v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789025v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741608v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814597v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755469v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814599v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814600v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751473v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Emerson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814083v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827237v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828959v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763094v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111581v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659055v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel De-Navascues-Melero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Correa Pavinato" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943312" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189306v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A.C. Pavinato" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943828" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786307v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13010312.v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787307v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786964v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787384v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786861v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801759v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797018v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740162v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267944v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751488v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757819v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752837v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Campagne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751475v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755475v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754333v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755474v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755472v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755419v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153955v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992902v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vall&#233;e" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784414v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179798v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakty Kusuma" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820819v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153250v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fraser" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hollfelder" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Tara Lankheet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Peyroteo Stjerna" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801372v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sabourin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182175v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f8e0179590e2861c7fad201d73ef6afeca4383e;origin=https://hal.archives-ouvertes.fr/hal-04182175;visit=swh:1:snp:f41cbcf47421e571b77176d55187fc1a843cadea;anchor=swh:1:rel:c8a1373c7d016818ebdbfb985bbde4f349eb3904;path=/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182170v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:eed4dcf092611e9912a8165354ede8cde628c3b4;origin=https://hal.archives-ouvertes.fr/hal-04182170;visit=swh:1:snp:48802ac3a4af996bb8d96c38181fe5401d5060b1;anchor=swh:1:rel:a92c99f61d4aba0b0ff8f4b0a2960d629d370115;path=/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602312v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787308v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789612v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>