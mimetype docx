--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -107,53 +107,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-8342-6047</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">I9Rd7ocAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/C-8705-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -187,4690 +208,4820 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between large low-recombining regions and pseudo-overdominance in a plant genome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SelNeTime: a python package inferring effective population size and selection intensity from genomic time series data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Duranton</w:t>
+                <w:t xml:space="preserve">Mathieu Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Huynh</w:t>
+                <w:t xml:space="preserve">Paul Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Mariac</w:t>
+                <w:t xml:space="preserve">Miguel de Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Tranchant-Dubreuil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61529-z⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, pp.e46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194239v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in the number of radiocarbon (14C) dates does not equal change in Neolithic population size over time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between large low-recombining regions and pseudo-overdominance in a plant genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Brink</w:t>
+                <w:t xml:space="preserve">Marine Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torbjörn Brorsson</w:t>
+                <w:t xml:space="preserve">Maud Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Malmström</w:t>
+                <w:t xml:space="preserve">Stella Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Rudebeck</w:t>
+                <w:t xml:space="preserve">Cédric Mariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tranchant-Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105436⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.6458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61529-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362578v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of adaptive introgression classification methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in the number of radiocarbon (14C) dates does not equal change in Neolithic population size over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Camarata</w:t>
+                <w:t xml:space="preserve">Anders Högberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
+                <w:t xml:space="preserve">Kristian Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel de Navascués</w:t>
+                <w:t xml:space="preserve">Torbjörn Brorsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Helena Malmström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rudebeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.617⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.105436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349216v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the abundance of radiocarbon samples as count data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation of adaptive introgression classification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Camarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5, pp.e20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.archaeo.100583⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 5, pp.e95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972183v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating systems and recombination landscape strongly shape genetic diversity and selection in wheat relatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Analysis of the abundance of radiocarbon samples as count data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Jakobsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evlett/qrae039/7731525⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.archaeo.100583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672643v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Scan of Rice Landrace Populations Collected Across Time Revealed Climate Changes’ Selective Footprints in the Genes Network Regulating Flowering Time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
+                <w:t xml:space="preserve">Mating systems and recombination landscape strongly shape genetic diversity and selection in wheat relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Billo Barry</w:t>
+                <w:t xml:space="preserve">Marie-Fleur Brémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Frouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel de Navascués</w:t>
+                <w:t xml:space="preserve">Gesa Von Hirschheydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Aminata Toure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Viader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12284-023-00633-4⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (6), pp.866-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qrae039/7731525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078375v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inference of adaptive and demographic history from temporal population genomic data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome Scan of Rice Landrace Populations Collected Across Time Revealed Climate Changes’ Selective Footprints in the Genes Network Regulating Flowering Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mamadou Billo Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Aminata Toure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.203⟩</w:t>
+              <w:t xml:space="preserve">Rice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12284-023-00633-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179331v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient and historical DNA in conservation policy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint inference of adaptive and demographic history from temporal population genomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thomas P. Gilbert</w:t>
+                <w:t xml:space="preserve">Vitor A. C. Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bertola</w:t>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Borges</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (5), pp.420 - 429. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684009v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of flowering time in a selfing annual plant: Roles of adaptation and genetic drift</w:t>
+                <w:t xml:space="preserve">Ancient and historical DNA in conservation policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Gay</w:t>
+                <w:t xml:space="preserve">Evelyn Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+                <w:t xml:space="preserve">David Díez-Del-Molino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Jullien</w:t>
+                <w:t xml:space="preserve">M. Thomas P. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+                <w:t xml:space="preserve">Laura Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Navascués</w:t>
+                <w:t xml:space="preserve">Filipa Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.e8555. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (5), pp.420 - 429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.8555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922123v1</w:t>
+                <w:t xml:space="preserve">hal-03684009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and limits of selection genome scans on temporal data from a selfing population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Evolution of flowering time in a selfing annual plant: Roles of adaptation and genetic drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Loridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.47⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.e8555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922124v1</w:t>
+                <w:t xml:space="preserve">hal-02922123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ancient age of open-canopy landscapes in northern Madagascar? Evidence from the population genetic structure of a forest tree</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Power and limits of selection genome scans on temporal data from a selfing population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100136⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03427075v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking seascape with landscape genetics: Oceanic currents favour colonization across the Galápagos Islands by a coastal plant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An ancient age of open-canopy landscapes in northern Madagascar? Evidence from the population genetic structure of a forest tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.13967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02959841v1</w:t>
+                <w:t xml:space="preserve">hal-03427075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of the striped field mouse, Apodemus agrarius (Rodentia: Muridae), throughout its distribution range in the Palaearctic region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Latinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pavlenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kartavtseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer G. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 100 (1), pp.19-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42991-019-00001-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene origins of chorusing diversity in Mediterranean bush-cricket populations (Ephippiger diurnus)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking seascape with landscape genetics: Oceanic currents favour colonization across the Galápagos Islands by a coastal plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejane Streiff</w:t>
+                <w:t xml:space="preserve">Yurena Arjona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Party</w:t>
+                <w:t xml:space="preserve">Javier Fernández-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Nidelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Navascués</w:t>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nogales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/bly195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (12), pp.2622-2633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154694v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of multilocus genetic diversity in predominantly selfing populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Pleistocene origins of chorusing diversity in Mediterranean bush-cricket populations (Ephippiger diurnus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yareli Esquer Garrigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejane Streiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-019-0182-6⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (3), pp.598-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/bly195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629365v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuities in quinoa biodiversity in the dry Andes: an 18-century perspective based on allelic genotyping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alberto Aschero</w:t>
+                <w:t xml:space="preserve">Structure of multilocus genetic diversity in predominantly selfing populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María del Pilar Babot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joelle Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0207519. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.176-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0207519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-019-0182-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621321v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased fire frequency promotes stronger spatial genetic structure and natural selection at regional and local scales in Pinus halepensis Mill</w:t>
+                <w:t xml:space="preserve">Discontinuities in quinoa biodiversity in the dry Andes: an 18-century perspective based on allelic genotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina B. Budde</w:t>
+                <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+                <w:t xml:space="preserve">María Gabriela Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Mosca</w:t>
+                <w:t xml:space="preserve">Carla Marcela Arizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Aschero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Pilar Babot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw286⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0207519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0207519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603312v1</w:t>
+                <w:t xml:space="preserve">hal-02621321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic inference through approximate-Bayesian-computation skyline plots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Identification of gene pools used in restoration and conservation by chloroplast microsatellite markers in Iberian pine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Hernández-Tecles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge de Las Heras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaida Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.3530⟩</w:t>
+              <w:t xml:space="preserve">FOREST SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5424/fs/2017262-9030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741290v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediate degrees of synergistic pleiotropy drive adaptive evolution in ecological time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Villoutreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, pp.1551-1561. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0297-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of gene pools used in restoration and conservation by chloroplast microsatellite markers in Iberian pine species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Increased fire frequency promotes stronger spatial genetic structure and natural selection at regional and local scales in Pinus halepensis Mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina B. Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOREST SYSTEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5424/fs/2017262-9030⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (6), pp.1061-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622481v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black rat invasion of inland Sahel: insights from interviews and population genetics in south-western Niger</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Demographic inference through approximate-Bayesian-computation skyline plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bij.12836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01463818v1</w:t>
+                <w:t xml:space="preserve">hal-01741290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing migration from isolation using genes with intragenic recombination: detecting introgression in the Drosophila simulans species complex.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Black rat invasion of inland Sahel: insights from interviews and population genetics in south-western Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madougou Garba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-89⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (4), pp.748-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189983v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, morphological, and acoustic evidence reveals lack of diversification in the colonization process in an island bird</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Illera</w:t>
+                <w:t xml:space="preserve">Distinguishing migration from isolation using genes with intragenic recombination: detecting introgression in the Drosophila simulans species complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana M. Palmero</w:t>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Laiolo</w:t>
+                <w:t xml:space="preserve">Cécile Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Rodriguez</w:t>
+                <w:t xml:space="preserve">Marie-Louise Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel C. Moreno</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frantz Depaulis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68 (8), pp.2259 - 2274. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.12429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636496v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">the complex history of the olive tree : from late quaternary diversification of Mediterranean lineages to primary domestication in the northern levant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic, morphological, and acoustic evidence reveals lack of diversification in the colonization process in an island bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Illera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Besnard</w:t>
+                <w:t xml:space="preserve">Ana M. Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Khadari</w:t>
+                <w:t xml:space="preserve">Paola Laiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Navascués</w:t>
+                <w:t xml:space="preserve">Felipe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fernadez-Mazuecos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. El Bakkali</w:t>
+                <w:t xml:space="preserve">Angel C. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (8), pp.2259 - 2274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2012.2833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00801271v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of neutral and flowering genes along pearl millet ([i]Pennisetum glaucum[/i]) domestication</w:t>
+                <w:t xml:space="preserve">the complex history of the olive tree : from late quaternary diversification of Mediterranean lineages to primary domestication in the northern levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghayas Lakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Navascués</w:t>
+                <w:t xml:space="preserve">G. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samah Sekima</w:t>
+                <w:t xml:space="preserve">B. Khadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Simon</w:t>
+                <w:t xml:space="preserve">M. Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Stanislas Remigereau</w:t>
+                <w:t xml:space="preserve">M. Fernadez-Mazuecos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036642⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 280 (1756), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2012.2833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203957v1</w:t>
+                <w:t xml:space="preserve">hal-00801271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent population decline and selection shape diversity of taxol-related genes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Evolution of neutral and flowering genes along pearl millet ([i]Pennisetum glaucum[/i]) domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghayas Lakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Berganzo</w:t>
+                <w:t xml:space="preserve">Samah Sekima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Riba</w:t>
+                <w:t xml:space="preserve">Mathieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stanislas Remigereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05532.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645419v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation rate estimates for 110 Y-chromosome STRs combining population and father-son pair data.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Recent population decline and selection shape diversity of taxol-related genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zabal-Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berganzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2010.154⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (12), pp.3006-3021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05532.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584148v2</w:t>
+                <w:t xml:space="preserve">hal-02645419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and fitness in small populations of partially asexual, self-incompatible plants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Mutation rate estimates for 110 Y-chromosome STRs combining population and father-son pair data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.159⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.70-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2010.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505867v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining contemporary and ancient DNA in population genetic and phylogeographic studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity and fitness in small populations of partially asexual, self-incompatible plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brent C. Emerson</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (5), pp.482-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584160v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CpDNA-based species identification and phylogeography: application to African tropical tree species.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining contemporary and ancient DNA in population genetic and phylogeographic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Depaulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent C. Emerson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.760-772</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00584152v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating gametic introgression rates in a risk assessment context: a case study with Scots pine relicts.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CpDNA-based species identification and phylogeography: application to African tropical tree species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Robledo-Arnuncio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Navascués</w:t>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. C. González-Martínez</w:t>
+                <w:t xml:space="preserve">J.-L. Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Bourland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.78⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (24), pp.5469-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04917.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505866v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of demographic expansions from pairwise comparisons of linked microsatellite haplotypes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Estimating gametic introgression rates in a risk assessment context: a case study with Scots pine relicts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Robledo-Arnuncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (5), pp.385-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.108.098194⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00505870v1</w:t>
+                <w:t xml:space="preserve">hal-00505866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated substitution rate estimates from ancient DNA: model violation and bias of Bayesian methods.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Characterization of demographic expansions from pairwise comparisons of linked microsatellite haplotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brent C Emerson</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04333.x⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (3), pp.1013-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.108.098194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505868v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of altitude on patterns of gene flow in the endemic Canary Island pine, Pinus canariensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Elevated substitution rate estimates from ancient DNA: model violation and bias of Bayesian methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brent C. Emerson</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent C Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silvae Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/sg-2008-0052⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (21), pp.4390-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04333.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505874v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural recovery of genetic diversity by gene flow in reforested areas of the endemic Canary Island pine, Pinus canariensis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">The effect of altitude on patterns of gene flow in the endemic Canary Island pine, Pinus canariensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.04.009⟩</w:t>
+              <w:t xml:space="preserve">Silvae Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (6), pp.357-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sg-2008-0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258587v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow genetic base in forest restoration with holm oak (Quercus ilex L.) in Sicily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Fici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (7), pp.757-763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2007055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplast microsatellites reveal colonization and metapopulation dynamics in the Canary Island pine.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural recovery of genetic diversity by gene flow in reforested areas of the endemic Canary Island pine, Pinus canariensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent C. Emerson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02960.x⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 244 (1-3), pp.122-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348149v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplast microsatellites: measures of genetic diversity and the effect of homoplasy.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloroplast microsatellites reveal colonization and metapopulation dynamics in the Canary Island pine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafeiro Vaxevanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (10), pp.2691-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02960.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloroplast microsatellites: measures of genetic diversity and the effect of homoplasy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. C. Emerson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 14 (5), pp.1333-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02504.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4880,2943 +5031,2943 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between low-recombining regions and overdominance in a plant genome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tranchant-Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Española de Biología Evolutiva, Aug 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring demography and selection from genomic time series data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire TIMe-ID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SelNeTime : a new method inferring demography and selection from genomic time series data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCEB 2024 : Mathematical and computational Evolutionary biology 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inference of adaptive and demographic history from temporal population genomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Antonio Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche Interdisciplinaire de l'Evolution Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inference of demography and selection from genomic temporal data using Approximate Bayesian Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Antonio Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALPHY 2019: Bioinformatics and Evolutionary Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inference of demography and selection from genomic temporal data using Approximate Bayesian Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Antonio Pavanito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computational Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inference of demography and selection from genomic temporal data using Approximate Bayesian Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Antonio Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PopGroup Meeting 52</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking selection in time-series population genomic data using ABC random forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Pavanito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computational Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint Martin de Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking selection in time-series population genomic data using ABC random forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique Inter LabEx - « Adaptation des organismes à l’environnement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and genetic structure in selfing populations in the absence of selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Models in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking selection in time-series population genomic data using ABC random forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Antonio Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal study of diversity in selfing plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Réunion du Groupe d'Étude de Biologie et Génétique des Populations. Petit pois déridés 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Diversité Ecologie et Evolution du Vivant (IDEEV). Paris, FRA., Jun 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal study of diversity in selfing plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des jeunes chercheurs du département Biologie et Amélioration des Plantes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Biologie et Amélioration des Plantes (0459)., Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological genetics and adaptation in European yew (Taxus baccata L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking adaptation to environmental changes: selfing and detection of loci under selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empirisme et Théorie en Écologie et Évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites des genome-scans pour la détection de locus sous sélection chez les espèces autogames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ARCAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetics of Spectacled Warbler, Sylvia conspicillata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Illera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana M. Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Laiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference of the European Ornithologists's Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence démographique utilisant des “skyline plots” avec le calcul bayésien approché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du Groupe d’Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and fitness in gametophytic self-incompatible and asexual populations : theoretical approach and experimental observations in Prunus avium L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green plant breeding technologies. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguishing shared ancestral polymorphism from recent introgression in genes with recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Depaulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion 2008 du GDR 1928 Génomique des populations et génomique évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR 1928 Génomique des populations et génomique évolutive., Oct 2008, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new composite likelihood method to characterize demographic expansions: preliminary results from Y-chromosome STR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA in Forensics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Politecnica delle Marche, May 2008, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of clonality in the maintenance of self-incompatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journées EvoSud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of demographic expansions from linked microsatellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CUSO workshop Estimating Demographic Parameters from Genetic Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, La Fouly, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High substitution rate estimates from temporally sampled sequences: are they biased or biologically meaningful?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescent simulations for the evaluation of statistical tools for demographic inference and the effect of homoplasy in chloroplast microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Genetics and Genomics of Forest Trees: from Gene Funcyion to Evolutionary Dynamics and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFRO, Oct 2006, Alcalá de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversidad y flujo genético en plantaciones de Pinus canariensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Jornadas Forestales de la Macaronesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Breña Baja, La Palma, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00255828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age of alleles: how ancestral are aDNA sequences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Tools for Biodiversity Conservation Through the Advancement of Phylogeographic Methodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESF/LESC Exploratory Workshop, Jul 2006, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio biogeográfico y demográfico del pino canario mediante marcadores moleculares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Workshop Avances en Biología Molecular por Jóvenes Investigadores en el Extranjero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio de la variabilidad genética de repoblaciones de Quercus ilex subsp. ballota en Andalucía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Fici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libro de Resúmenes, Conferencias y Ponencias del IV Congreso Forestal Español, Sociedad Española de Ciencias Forestales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Zaragoza, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can flowering time produce isolation by altitude in the Canary Island pine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOPB Meeting, Plant Evolution in Mediterranean Climate Zones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity in the Canary Island pine tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Colloquium 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7826,2569 +7977,2569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infer selection and demography from genomic time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorants du département de Génétique Animale de l'INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of adaptive introgression classification methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Camarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCEB 2024 : Mathematical and computational Evolutionary biology 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, St Martin de Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selnetime: A new method inferring demography and selection from genomic time series data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel De-Navascues-Melero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation genomics Paris 2024 (conservgenomics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inference of demography and selection from temporal population genomic data via approximate Bayesian computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Antonio Correa Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor meeting: Probabilistic Modeling in Genomics (Virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.23943312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inference of effective population size and genetic load from temporal population genomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor A.C. Pavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Biomolecules of Plants, Animals, and Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.23943828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal FST genome scans: the case of partially selfing populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Detection of loci under selection from temporal population genomic data through ABC random forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Pavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sex uncovered: the evolutionary biology of reproductive systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. journées scientifiques du LabEx NUMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. , 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786307v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of loci under selection from temporal population genomic data through ABC random forest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Temporal FST genome scans: the case of partially selfing populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. journées scientifiques du LabEx NUMEV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sex uncovered: the evolutionary biology of reproductive systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Roscoff, France. 1 p., 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.13010312.v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787307v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and genetic structure in selfing populations in the absence of selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sex uncovered: the evolutionary biology of reproductive systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Roscoff, France. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and temporal dynamics of selfing populations under neutral processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal FST genome scans: the case of partially selfing populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Becheler</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking adaptation in selfing plant populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod "Coalescence des approches théoriques et expérimentales en génomique évolutive et biologie des systèmes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Roscoff, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed collections to study plant evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dhinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society for Molecular Biology and Evolution : SMBE meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vienne, Austria. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of locus under selection from temporal samples of partial-selfing populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Tracking adaptation to environmental changes: selfing and detection of loci under selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015. Investigating biological adaptation with NGS: data and models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Saint Martin de Londres, France. 2015</w:t>
+              <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 2015, 15th Congress of the European Society for Evolutionary Biology: Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797018v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking adaptation to environmental changes: selfing and detection of loci under selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Detection of locus under selection from temporal samples of partial-selfing populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 2015, 15th Congress of the European Society for Evolutionary Biology: Abstracts</w:t>
+              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015. Investigating biological adaptation with NGS: data and models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint Martin de Londres, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740162v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic inference using skyline plots on approximate bayesian computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for Molecular biology et Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dublin, Ireland. 2012, Posters abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation rate estimates for 110 Y-chromosome STRs combining population and father-son pair data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the SMBE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un système de reproduction combinant auto-incompatibilité gamétophytique et asexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 251 p., 2010, Proceedings of Ecologie 2010, Colloque national d’écologie scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguishing recent introgression from ancestral polymorphism as the origin of shared polymorphisms and application on the Drosophila simulans species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécil Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Depaulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the SMBE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Iowa City, United States. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination between ancestral polymorphism and recent introgression as causes of shared polymorphic sites between species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Depaulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMBE 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Barcelona, Spain. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic expansions in conifer and human populations characterized by linked microsatellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of historical demographic expansions from linked microsatellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod Conference "Evolutionary Genomics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Roscoff, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of inbreeding depression in species combining self-incompatibility and partial asexual reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Congress of the European Society of Evolutionary Biology (ESEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the power of assignment methods on chloroplast microsatellites for provenance identification of reforested stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Genetics and Genomics of Forest Trees: from Gene Function to Evolutionary Dynamics and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Alcalá de Henares, Spain. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversidad y flujo genético en plantaciones de Pinus canariensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Jornadas Forestales de la Macaronesia. Congreso de los Recursos Forestales en la Macaronesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Breña Baja (La Palma), España. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplast microsatellite evolution in conifers: measures of genetic diversity and the effects of homoplasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Emerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESEBIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10398,370 +10549,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring eco-evolutionary scenarios of brown trout (Salmo trutta) colonization in the Kerguelen Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SelNeTime: a python package inferring effective population size and selection intensity from genomic time series data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracing the center of origin and evolutionary history of nutmeg Myristica fragrans, an emblematic spice tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakty Kusuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Scarcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10771,130 +10922,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introgresión genética en las poblaciones relictas de Pinus sylvestris l. var. nevadensis del Parque Nacional de Sierra Nevada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Robledo-Arnuncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10904,100 +11055,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Diversity of the Endemic Canary Island Pine Tree, Pinus canariensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecology, environment. University of East Anglia, Norwich, 2005. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00250082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11007,117 +11158,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférences en Génétique des Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Montpellier, France. 2024, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11127,222 +11278,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hollfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imke Tara Lankheet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Peyroteo Stjerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle de la grande douve du foie (&amp;lt;em&amp;gt;Fasciola hepatica&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11352,410 +11503,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DriftTest, a computer program to detect selection from temporal genetic differentiation in partially selfing populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:9f8e0179590e2861c7fad201d73ef6afeca4383e;origin=https://hal.archives-ouvertes.fr/hal-04182175;visit=swh:1:snp:f41cbcf47421e571b77176d55187fc1a843cadea;anchor=swh:1:rel:c8a1373c7d016818ebdbfb985bbde4f349eb3904;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TimeAdapt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:eed4dcf092611e9912a8165354ede8cde628c3b4;origin=https://hal.archives-ouvertes.fr/hal-04182170;visit=swh:1:snp:48802ac3a4af996bb8d96c38181fe5401d5060b1;anchor=swh:1:rel:a92c99f61d4aba0b0ff8f4b0a2960d629d370115;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TempoDiff: a computer program to detect selection from temporal genetic differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIYABCskylineplot: A suite of R scripts to perform a Approximate Bayesian Computation skyline plot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">microsatABC-IM: Approximate Bayesian Computation Inferences Under The Isolation With Migration Model From Microsatellite Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId323"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11823,51 +11974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEB75F82"/>
+    <w:nsid w:val="96B24759"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12054,51 +12205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miguelnavascues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8342-6047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8705-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61529-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders H&#246;gberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Brink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#246;rn Brorsson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rudebeck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105436" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Romieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Camarata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Jakobsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100583" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672643v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Br&#233;maud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Von Hirschheydt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae039/7731525" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Billo Barry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aminata Toure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00633-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A. C. Pavinato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.203" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Jensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#237;ez-Del-Molino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas P. Gilbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Borges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jullien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8555" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Becheler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.47" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100136" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurena Arjona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nogales" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13967" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latinne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pavlenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kartavtseva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer G. Ulrich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-019-00001-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareli Esquer Garrigos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Party" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly195" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0182-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Aguirre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Marcela Arizio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Aschero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Babot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207519" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw286" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3530" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0297-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Hern&#225;ndez-Tecles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Las Heras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Lorenzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2017262-9030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463818v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12836" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Campagne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Depaulis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-89" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Illera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Palmero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Laiolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel C. Moreno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12429" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKC6GBGD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khadari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navascu&#233;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernadez-Mazuecos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bakkali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2833" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayas Lakis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Sekima" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Stanislas Remigereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036642" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burgarella" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zabal-Aguirre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berganzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05532.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80R7ZJCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584148v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.154" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505867v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.159" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584160v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Emerson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Doucet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04917.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLLSVLXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505866v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.78" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505870v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.098194" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505868v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C Emerson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04333.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sg-2008-0052" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascues" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.04.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Fici" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007055" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348149v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeiro Vaxevanidou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Climent" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02960.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Emerson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02504.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duranton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huynh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107536v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bunel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659093v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavinato" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Mita" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788596v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar&#237;n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavanito" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787320v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Pavanito" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Pavinato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785294v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785503v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788128v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789025v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741608v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814597v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755469v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814599v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814600v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751473v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Emerson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814083v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827237v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828959v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763094v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111581v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659055v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel De-Navascues-Melero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Correa Pavinato" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943312" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189306v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A.C. Pavinato" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943828" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786307v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13010312.v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787307v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786964v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787384v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786861v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801759v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797018v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740162v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267944v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751488v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757819v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752837v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Campagne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751475v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755475v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754333v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755474v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755472v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755419v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153955v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992902v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vall&#233;e" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784414v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179798v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakty Kusuma" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820819v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153250v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fraser" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hollfelder" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Tara Lankheet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Peyroteo Stjerna" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801372v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sabourin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182175v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f8e0179590e2861c7fad201d73ef6afeca4383e;origin=https://hal.archives-ouvertes.fr/hal-04182175;visit=swh:1:snp:f41cbcf47421e571b77176d55187fc1a843cadea;anchor=swh:1:rel:c8a1373c7d016818ebdbfb985bbde4f349eb3904;path=/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182170v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:eed4dcf092611e9912a8165354ede8cde628c3b4;origin=https://hal.archives-ouvertes.fr/hal-04182170;visit=swh:1:snp:48802ac3a4af996bb8d96c38181fe5401d5060b1;anchor=swh:1:rel:a92c99f61d4aba0b0ff8f4b0a2960d629d370115;path=/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602312v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787308v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789612v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miguelnavascues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8342-6047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=I9Rd7ocAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8705-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05629174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.708" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61529-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders H&#246;gberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Brink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#246;rn Brorsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rudebeck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Romieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Camarata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.617" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972183v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Jakobsson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100583" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672643v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Br&#233;maud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Von Hirschheydt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae039/7731525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Billo Barry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aminata Toure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-023-00633-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A. C. Pavinato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Jensen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#237;ez-Del-Molino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas P. Gilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Borges" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jullien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8555" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Becheler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.47" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latinne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pavlenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kartavtseva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer G. Ulrich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-019-00001-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurena Arjona" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nogales" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13967" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154694v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareli Esquer Garrigos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Party" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0182-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Aguirre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Marcela Arizio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Aschero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Babot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207519" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Hern&#225;ndez-Tecles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Las Heras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Lorenzo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2017262-9030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0297-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw286" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741290v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3530" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12836" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Campagne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Depaulis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-89" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Illera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Palmero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Laiolo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel C. Moreno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12429" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKC6GBGD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801271v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khadari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navascu&#233;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernadez-Mazuecos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bakkali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2833" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayas Lakis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Sekima" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Stanislas Remigereau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036642" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645419v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burgarella" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zabal-Aguirre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berganzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05532.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80R7ZJCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584148v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.154" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505867v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.159" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584160v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Emerson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Doucet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04917.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLLSVLXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.78" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505870v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.098194" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C Emerson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04333.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505874v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sg-2008-0052" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Fici" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007055" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.04.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348149v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeiro Vaxevanidou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Climent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02960.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373681v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Emerson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02504.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227656v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duranton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huynh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107536v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790079v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavinato" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Mita" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar&#237;n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787319v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Pavanito" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787320v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Pavanito" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785695v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Pavinato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785294v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788128v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789025v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741608v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792415v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794123v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747155v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745827v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811680v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814597v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755469v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814599v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814600v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751473v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751238v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Emerson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255828v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814083v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827237v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828959v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763094v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827238v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111581v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713611v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel De-Navascues-Melero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179269v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Correa Pavinato" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943312" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189306v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A.C. Pavinato" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943828" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787307v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786307v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13010312.v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787384v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786861v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801759v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795320v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740162v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797018v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267944v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751488v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757819v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752837v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Campagne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751475v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755475v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754333v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755474v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755472v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755419v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153955v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992902v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vall&#233;e" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784414v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179798v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakty Kusuma" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820819v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250082v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832793v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153250v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fraser" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hollfelder" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Tara Lankheet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Peyroteo Stjerna" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801372v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sabourin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182175v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f8e0179590e2861c7fad201d73ef6afeca4383e;origin=https://hal.archives-ouvertes.fr/hal-04182175;visit=swh:1:snp:f41cbcf47421e571b77176d55187fc1a843cadea;anchor=swh:1:rel:c8a1373c7d016818ebdbfb985bbde4f349eb3904;path=/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182170v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:eed4dcf092611e9912a8165354ede8cde628c3b4;origin=https://hal.archives-ouvertes.fr/hal-04182170;visit=swh:1:snp:48802ac3a4af996bb8d96c38181fe5401d5060b1;anchor=swh:1:rel:a92c99f61d4aba0b0ff8f4b0a2960d629d370115;path=/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602312v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787308v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789612v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>