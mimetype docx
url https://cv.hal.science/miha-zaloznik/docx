--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -334,897 +334,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sharp-interface mesoscopic model for dendritic growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mitja Jančič</w:t>
+                <w:t xml:space="preserve">Modeling of hierarchical solidification microstructures in metal additive manufacturing: Challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supriyo Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilip Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/1274/1/012046⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78, pp.103845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300783v1</w:t>
+                <w:t xml:space="preserve">hal-04300551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of mesosegregations in large steel ingots</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling microstructure formation in TiAl by isomorphic inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Salsi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J R Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kaci Boukellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1281 (1), pp.012048. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/1274/1/012049⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1281 (1), pp.012044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874408v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling microstructure formation in TiAl by isomorphic inoculation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Modelling of spatial distribution of segregations in large steel ingots by analysis of centimetric segregation maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaci Boukellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marceaux Dit Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1281 (1), pp.012044. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012044⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1281, pp.012061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300848v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of hierarchical solidification microstructures in metal additive manufacturing: Challenges and opportunities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
+                <w:t xml:space="preserve">Multi-scale modeling of equiaxed dendritic solidification of Al-Cu at constant cooling rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kaci Boukellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Newman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Debierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78, pp.103845. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1281 (1), pp.012048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300551v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of spatial distribution of segregations in large steel ingots by analysis of centimetric segregation maps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of diffusive grain interactions during equiaxed dendritic solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Chirouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1281, pp.012061. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012061⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1281 (1), pp.012054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300718v1</w:t>
+                <w:t xml:space="preserve">hal-04300828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of diffusive grain interactions during equiaxed dendritic solidification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+                <w:t xml:space="preserve">A sharp-interface mesoscopic model for dendritic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitja Jančič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Kosec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1281 (1), pp.012054. </w:t>
+              <w:t xml:space="preserve">, 2023, 1274 (1), pp.012046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1274/1/012046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300828v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of equiaxed dendritic solidification of Al-Cu at constant cooling rate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miha Založnik</w:t>
+                <w:t xml:space="preserve">Characterisation of mesosegregations in large steel ingots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marceaux Dit Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Debierre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lise Salsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1281 (1), pp.012048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/1274/1/012049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300855v1</w:t>
+                <w:t xml:space="preserve">hal-03874408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Prediction of Macrosegregation in Vacuum Arc Remelted Ingots</w:t>
               </w:r>
@@ -1500,51 +1500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Dembinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1598,1469 +1598,1469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-scale simulation of liquid feeding in an equiaxed dendritic mushy zone</w:t>
+                <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 tonne steel ingot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Feng</w:t>
+                <w:t xml:space="preserve">Benjamin Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian G. Thomas</w:t>
+                <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André B. Phillion</w:t>
+                <w:t xml:space="preserve">Maya Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, pp.100612. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 861, pp.012032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978787v1</w:t>
+                <w:t xml:space="preserve">hal-02978770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling macrosegregation modification in dc casting of aluminium alloys in sheet ingots accounting for inlet melt flow, equiaxed grain morphology and transport</w:t>
+                <w:t xml:space="preserve">Thermosolutal convection and macrosegregation during directional solidification of TiAl alloys in centrifugal casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akash Pakanati</w:t>
+                <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miha Založnik</w:t>
+                <w:t xml:space="preserve">Ulrike Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 861, pp.012040. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.119698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978763v1</w:t>
+                <w:t xml:space="preserve">hal-02546766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 tonne steel ingot</w:t>
+                <w:t xml:space="preserve">Mesoscopic modeling of equiaxed and columnar solidification microstructures under forced flow and buoyancy-driven flow in hypergravity: Envelope versus phase-field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Combeau</w:t>
+                <w:t xml:space="preserve">Alexandre Viardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Souhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Apel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maya Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 861, pp.012032. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 199, pp.680-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.07.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978770v1</w:t>
+                <w:t xml:space="preserve">hal-02978797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosolutal convection and macrosegregation during directional solidification of TiAl alloys in centrifugal casting</w:t>
+                <w:t xml:space="preserve">Comparing mesoscopic models for dendritic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
+                <w:t xml:space="preserve">Damien Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Sturz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 154, pp.119698. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 861, pp.012002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546766v1</w:t>
+                <w:t xml:space="preserve">hal-02978745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modeling of equiaxed and columnar solidification microstructures under forced flow and buoyancy-driven flow in hypergravity: Envelope versus phase-field model</w:t>
+                <w:t xml:space="preserve">Meso-scale simulation of liquid feeding in an equiaxed dendritic mushy zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Viardin</w:t>
+                <w:t xml:space="preserve">Yi Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Souhar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
+                <w:t xml:space="preserve">Brian G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Apel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miha Založnik</w:t>
+                <w:t xml:space="preserve">André B. Phillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 199, pp.680-694. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.100612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.07.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978797v1</w:t>
+                <w:t xml:space="preserve">hal-02978787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing mesoscopic models for dendritic growth</w:t>
+                <w:t xml:space="preserve">Modelling macrosegregation modification in dc casting of aluminium alloys in sheet ingots accounting for inlet melt flow, equiaxed grain morphology and transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tourret</w:t>
+                <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laszlo Sturz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Viardin</w:t>
+                <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 861, pp.012002. </w:t>
+              <w:t xml:space="preserve">, 2020, 861, pp.012040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978745v1</w:t>
+                <w:t xml:space="preserve">hal-02978763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of columnar-to-equiaxed transition experiment in lab scale steel casting by a multiphase model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3D discrete-element model for simulating liquid feeding during dendritic solidification of steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sachi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brian Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André B. Phillion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 529, pp.012039. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012039⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 529, pp.012031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377811v1</w:t>
+                <w:t xml:space="preserve">hal-02381143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Coriolis force on the macrosegregation of aluminum in the centrifugal casting of Ti-Al alloys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of an Equiaxed Grain Growth and Transport Model to Study Macrosegregation in a DC Casting Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Pakanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012033⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (4), pp.1773-1786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-019-05133-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151414v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D discrete-element model for simulating liquid feeding during dendritic solidification of steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Feng</w:t>
+                <w:t xml:space="preserve">Packing dynamics of spherical and nonconvex grains sedimenting at low Stokes number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André B. Phillion</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Messmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012031⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.012907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381143v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of an Equiaxed Grain Growth and Transport Model to Study Macrosegregation in a DC Casting Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akash Pakanati</w:t>
+                <w:t xml:space="preserve">Effect of the Coriolis force on the macrosegregation of aluminum in the centrifugal casting of Ti-Al alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cisternas Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaloznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50 (4), pp.1773-1786. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 529, pp.012033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-019-05133-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381322v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing dynamics of spherical and nonconvex grains sedimenting at low Stokes number</w:t>
+                <w:t xml:space="preserve">Analysis of columnar-to-equiaxed transition experiment in lab scale steel casting by a multiphase model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Olmedilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miha Založnik</w:t>
+                <w:t xml:space="preserve">S. Sachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaloznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Messmer</w:t>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rouat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (1), </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 529, pp.012039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.012907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381208v1</w:t>
+                <w:t xml:space="preserve">hal-02377811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification microstructure during selective laser melting of Ni based superalloy: experiment and mesoscopic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Dembinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3124,51 +3124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a macrosegregation benchmark in a cylindrical coordinate system with a meshless method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanja Hatič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boštjan Mavrič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3362,90 +3362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional mesoscopic modeling of equiaxed dendritic solidification in a thin sample: effect of convection flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cisternas Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3492,103 +3492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 t steel ingot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 529, pp.012036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3622,51 +3622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative 3D mesoscopic modeling of grain interactions during equiaxed dendritic solidification in a thin sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3726,77 +3726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simplified Three-Phase Model of Equiaxed Solidification for the Prediction of Microstructure and Macrosegregation in Castings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3856,77 +3856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing of sedimenting equiaxed dendrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3973,64 +3973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Macrosegregation Formation in Aluminium DC Casting for Different Alloy Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4103,51 +4103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Multi-scale Modeling of Chemical Segregation in Steel Solidification Taking into Account the Transport of Equiaxed Grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thuy-My Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,51 +4220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of a mushy zone in a static temperature gradient using a volume average approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André B. Phillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,90 +4354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic modeling of spacing and grain selection in columnar dendritic solidification: Envelope versus phase-field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Apel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4601,51 +4601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the stagnant-film thickness in mesoscopic modeling of equiaxed grain envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Francesco de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4848,90 +4848,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic modelling of columnar solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Apel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117, pp.012013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4965,51 +4965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional mesoscopic modeling of equiaxed dendritic solidification of a binary alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Francesco de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5089,623 +5089,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modeling of columnar solidification and comparisons with phase-field simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process-scale modelling of microstructure in direct chill casting of aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 84, pp.012074. </w:t>
+              <w:t xml:space="preserve">, 2015, MCWASP XIV: International Conference on Modelling of Casting, Welding and Advanced Solidification Processes 21–26 June 2015, Awaji island, Hyogo, Japan, 84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981704v1</w:t>
+                <w:t xml:space="preserve">hal-01709560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-scale modelling of microstructure in direct chill casting of aluminium alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heyvaert</w:t>
+                <w:t xml:space="preserve">Quantitative analysis by in situ synchrotron X-ray radiography of the evolution of the mushy zone in a fixed temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salloum-Abou-Jaoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Daloz</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Lafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 411, pp.88-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709560v1</w:t>
+                <w:t xml:space="preserve">hal-01291761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis by in situ synchrotron X-ray radiography of the evolution of the mushy zone in a fixed temperature gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Reinhart</w:t>
+                <w:t xml:space="preserve">A model study of the impact of the transport of inoculant particles on microstructure formation during solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. O. Tveito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M'Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.10.053⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.95-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291761v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model study of the impact of the transport of inoculant particles on microstructure formation during solidification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscopic modeling of columnar solidification and comparisons with phase-field simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Viardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Souhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. M'Hamdi</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Apel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.012074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.01.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01291762v1</w:t>
+                <w:t xml:space="preserve">hal-04981704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ observations of solutal melting using laser scanning confocal microscopy: The Cu/Ni model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Deillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6035,524 +6035,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the impact of inoculant and grain transport on macrosegregation and microstructure formation during solidification of an Al-22%Cu alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional study of macro- and mesosegregation formation in a rectangular cavity cooled from one vertical side</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio F. de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M'Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710319v1</w:t>
+                <w:t xml:space="preserve">hal-01710318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Discretization of Permeability Term and Mesh Size on the Prediction of Channel Segregations</w:t>
+                <w:t xml:space="preserve">Study of the influence of mushy zone permeability laws on macro- and meso-segregations predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dussoubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54, pp.33 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012039⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710315v1</w:t>
+                <w:t xml:space="preserve">hal-01709362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the influence of mushy zone permeability laws on macro- and meso-segregations predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arvind Kumar</w:t>
+                <w:t xml:space="preserve">Numerical study of the impact of inoculant and grain transport on macrosegregation and microstructure formation during solidification of an Al-22%Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.11.014⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709362v1</w:t>
+                <w:t xml:space="preserve">hal-01710319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional study of macro- and mesosegregation formation in a rectangular cavity cooled from one vertical side</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Discretization of Permeability Term and Mesh Size on the Prediction of Channel Segregations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio F. de Felice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
+                <w:t xml:space="preserve">Bernard Dussoubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. M'Hamdi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33, </w:t>
+              <w:t xml:space="preserve">, 2012, 27, pp.012039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710318v1</w:t>
+                <w:t xml:space="preserve">hal-01710315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental verification of a model on melting and resolidification in a temperature gradient</w:t>
               </w:r>
@@ -6674,291 +6674,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of finite microscopic liquid solute diffusion on macrosegregation formation</w:t>
+                <w:t xml:space="preserve">Influence of transport mechanisms on nucleation and grain structure formation in DC cast aluminium alloy ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K O Tveito</w:t>
+                <w:t xml:space="preserve">M. Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bedel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miha Založnik</w:t>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012040⟩</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710322v1</w:t>
+                <w:t xml:space="preserve">hal-01710317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transport mechanisms on nucleation and grain structure formation in DC cast aluminium alloy ingots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">The effect of finite microscopic liquid solute diffusion on macrosegregation formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K O Tveito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M'Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710317v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys&amp;quot; [Int. J. Thermal Sci. 48 (11) (2009) 2013-2016]</w:t>
               </w:r>
@@ -7090,51 +7090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of a numerical model of macrosegregation in direct chill casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7217,51 +7217,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes 20-24 June 2022, Le Bischenberg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7377,64 +7377,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of spatial distribution of segregations in large steel ingots by analysis of centimetric segregation maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gutman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaci Boukellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7498,77 +7498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of equiaxed dendritic solidification of Al-Cu at constant cooling rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaci Boukellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Debierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Modelling of Casting, Welding and Advanced Solidification Processes (MCWASP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Banff, Canada. pp.012048, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7602,103 +7602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling microstructure formation in TiAl by isomorphic inoculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Boukellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Banff (Alberta), Canada. pp.012044, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7784,51 +7784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2019, European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7847,347 +7847,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM simulation of dendritic grain random packing: application to metal alloy solidification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Olmedilla</w:t>
+                <w:t xml:space="preserve">Constitutive relations for macroscopic modelling of equiaxed solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Torabi Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics of Granular Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solidification Processing 2017: Proceedings of the 6th Decennial International Conference on Solidification Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.326--329</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709283v1</w:t>
+                <w:t xml:space="preserve">hal-01709465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive relations for macroscopic modelling of equiaxed solidification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Torabi Rad</w:t>
+                <w:t xml:space="preserve">Assessment of the effect of solutal boundary layer thickness on macrosegregation formation during VAR process in Zirconium ingots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Mramor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidification Processing 2017: Proceedings of the 6th Decennial International Conference on Solidification Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.326--329</w:t>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.508--511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709465v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the effect of solutal boundary layer thickness on macrosegregation formation during VAR process in Zirconium ingots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katarina Mramor</w:t>
+                <w:t xml:space="preserve">DEM simulation of dendritic grain random packing: application to metal alloy solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Jardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solidification Processing 2017: Proceedings of the 6th Decennial International Conference on Solidification Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics of Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.06002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714006002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709464v1</w:t>
+                <w:t xml:space="preserve">hal-01709283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics and multiscale modeling and simulation of solidification processes</w:t>
               </w:r>
@@ -8268,51 +8268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling from Mesoscopic to Macroscopic Solidification Models by Volume Averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8389,51 +8389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8480,51 +8480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and prediction of solidification structures and macrosegregations in heavy steel ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cardinaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8657,51 +8657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCWASP XIV: International Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Awaji island, Hyogo, Japan. pp.012007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8729,195 +8729,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multiscale Model for the Simulation of V.A.R. Ingot Solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Arquis</w:t>
+                <w:t xml:space="preserve">Faustine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Schladming, Austria. 012086 - 13 p</w:t>
+              <w:t xml:space="preserve">CFD Modeling and Simulation in Materials Processing, TMS Annual Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Warrendale (PA), USA, Unknown Region. pp.107--114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714108v1</w:t>
+                <w:t xml:space="preserve">hal-01709473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the influence of melting and application of electromagnetic stirring prior to solidification on macrosegregation formation during casting of a binary alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8979,152 +8979,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Model for the Simulation of V.A.R. Ingot Solidification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Revil-Baudard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Combeau</w:t>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Leclerc</w:t>
+                <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFD Modeling and Simulation in Materials Processing, TMS Annual Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Warrendale (PA), USA, Unknown Region. pp.107--114</w:t>
+              <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Schladming, Austria. 012086 - 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709473v1</w:t>
+                <w:t xml:space="preserve">hal-00714108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel segregation during columnar solidification: influence of inertia</w:t>
               </w:r>
@@ -9400,51 +9400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Lacagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9601,346 +9601,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical benchmark on the prediction of macrosegregation in binary alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed modeling of the solidification of vacuum arc remelted zirconium ingots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Arquis</w:t>
+                <w:t xml:space="preserve">Faustine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2011 - 140th Annual Meeting and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, San Diego, CA, United States. pp.755-762 - ISBN 9781118029466</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2011 International Symposium on Liquid Metal Processing and Casting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613930v1</w:t>
+                <w:t xml:space="preserve">hal-01709474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed modeling of the solidification of vacuum arc remelted zirconium ingots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical benchmark on the prediction of macrosegregation in binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Revil-Baudard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Combeau</w:t>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Leclerc</w:t>
+                <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 International Symposium on Liquid Metal Processing and Casting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">TMS 2011 - 140th Annual Meeting and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, San Diego, CA, United States. pp.755-762 - ISBN 9781118029466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709474v1</w:t>
+                <w:t xml:space="preserve">hal-00613930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First analysis of a numerical benchmark for 2D columnar solidification of binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10202,90 +10202,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement et modélisation de la macroségrégation en coulée centrifuge d'alliages Ti-Al-Nb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10336,51 +10336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussoubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10752,77 +10752,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Interplay Between Thermo-solutal Convection and Equiaxed Grain Motion in Relation to Macrosegregation Formation in AA5182 Sheet Ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10886,77 +10886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Inlet Flow on Macrosegregation Formation Accounting for Grain Motion and Morphology Evolution in DC Casting of Aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11046,51 +11046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Combeau, Hervé and Tadrist, Lounès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les changements de phase solide-liquide-vapeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2016, 978-2-271-07735-6</w:t>
@@ -11426,51 +11426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04532003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Jan&#269;i&#269;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Kosec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112973" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sengupta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Phillion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.102003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1274/1/012046" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gutman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kennedy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Salsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Kennedy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaci Boukellal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daloz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriyo Ghosh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Banerjee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Newman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103845" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Chirouf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Debierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mramor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-022-02578-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lesoult" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuze Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116930" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Feng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian G. Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Phillion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100612" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Pakanati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012040" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hecht" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119698" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souhar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Apel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.07.069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Sturz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sachi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151414v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zollinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012033" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381322v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Omdal Tveito" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05133-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmedilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rouat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012907" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Hati&#269;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Mavri&#269;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Torabi Rad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckermann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100231" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012040" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4632-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381423v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012910" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4731-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723412v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thuy-My Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4496-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spindler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Aledo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709176v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709089v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyvaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4238-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Francesco de Felice" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beckermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-1993-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709353v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04981704v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012074" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012100" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291761v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Lafford" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.10.053" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. O. Tveito" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Hamdi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.01.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85L7KDL9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291907v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.09.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T706P5B6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710319v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Hamdi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012089" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussoubs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012039" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709362v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.11.014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSDS35MJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio F. de Felice" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012088" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709361v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fischer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seiler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rettenmayr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.075" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXTZ82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Tveito" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012040" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710317v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012070" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353441v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213264v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob R Kennedy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/011001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213251v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gutman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012061" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300791v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012048" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213256v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Boukellal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012044" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ettroudi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709465v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709464v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Mramor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709466v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709467v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254330v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leriche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zaloznik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012087" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254391v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709470v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709473v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709471v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711151" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demurger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wendenbaum" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709472v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lacagne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845697v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Kumar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709474v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709475v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709476v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709477v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378597v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300966v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03095191v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381358v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05864-7_123" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381399v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_142" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709414v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709415v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118647783.ch106" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04532003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Jan&#269;i&#269;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Kosec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112973" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sengupta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Phillion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.102003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300551v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriyo Ghosh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Banerjee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Newman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103845" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Kennedy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaci Boukellal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daloz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gutman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kennedy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Debierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Chirouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1274/1/012046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Salsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mramor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-022-02578-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lesoult" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuze Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116930" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hecht" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119698" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souhar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Apel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.07.069" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Sturz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Feng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian G. Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Phillion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100612" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Pakanati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Omdal Tveito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05133-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmedilla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messmer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rouat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012907" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zollinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377811v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sachi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennesson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Hati&#269;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Mavri&#269;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Torabi Rad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckermann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100231" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012040" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4632-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381423v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012910" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4731-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723412v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thuy-My Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4496-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spindler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Aledo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709176v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709089v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyvaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4238-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Francesco de Felice" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beckermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-1993-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709353v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709560v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012100" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Lafford" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.10.053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. O. Tveito" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Hamdi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.01.028" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85L7KDL9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04981704v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012074" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291907v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.09.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T706P5B6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710318v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio F. de Felice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012088" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709362v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.11.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSDS35MJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710319v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Hamdi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012089" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710315v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussoubs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012039" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709361v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fischer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seiler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rettenmayr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.075" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXTZ82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012070" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Tveito" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353441v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213264v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob R Kennedy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/011001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213251v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gutman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012061" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300791v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012048" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213256v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Boukellal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012044" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ettroudi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709465v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709464v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Mramor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709283v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709466v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709467v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254330v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leriche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zaloznik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012087" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254391v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709473v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709470v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709471v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711151" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demurger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wendenbaum" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709472v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lacagne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845697v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Kumar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709474v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709475v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709476v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709477v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378597v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300966v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03095191v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381358v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05864-7_123" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381399v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_142" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709414v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709415v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118647783.ch106" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>