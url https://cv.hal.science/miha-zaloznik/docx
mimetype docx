--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -334,897 +334,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of hierarchical solidification microstructures in metal additive manufacturing: Challenges and opportunities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
+                <w:t xml:space="preserve">A sharp-interface mesoscopic model for dendritic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitja Jančič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Kosec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103845⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1274 (1), pp.012046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1274/1/012046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300551v1</w:t>
+                <w:t xml:space="preserve">hal-04300783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling microstructure formation in TiAl by isomorphic inoculation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of mesosegregations in large steel ingots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marceaux Dit Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J R Kennedy</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lise Salsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1281 (1), pp.012044. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012044⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1281 (1), pp.012048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/1274/1/012049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300848v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of spatial distribution of segregations in large steel ingots by analysis of centimetric segregation maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling microstructure formation in TiAl by isomorphic inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J R Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kaci Boukellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gutman</w:t>
+                <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. Kennedy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1281, pp.012061. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012061⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1281 (1), pp.012044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300718v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of equiaxed dendritic solidification of Al-Cu at constant cooling rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modelling of spatial distribution of segregations in large steel ingots by analysis of centimetric segregation maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaci Boukellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marceaux Dit Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1281 (1), pp.012048. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012048⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1281, pp.012061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300855v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of diffusive grain interactions during equiaxed dendritic solidification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+                <w:t xml:space="preserve">Modeling of hierarchical solidification microstructures in metal additive manufacturing: Challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supriyo Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilip Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012054⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78, pp.103845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300828v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sharp-interface mesoscopic model for dendritic growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mitja Jančič</w:t>
+                <w:t xml:space="preserve">Multi-scale modeling of equiaxed dendritic solidification of Al-Cu at constant cooling rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kaci Boukellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregor Kosec</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Debierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1274 (1), pp.012046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/1274/1/012046⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1281 (1), pp.012048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300783v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of mesosegregations in large steel ingots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arthur Marceaux Dit Clément</w:t>
+                <w:t xml:space="preserve">Investigation of diffusive grain interactions during equiaxed dendritic solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Chirouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Salsi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1281 (1), pp.012048. </w:t>
+              <w:t xml:space="preserve">, 2023, 1281 (1), pp.012054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/1274/1/012049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874408v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Prediction of Macrosegregation in Vacuum Arc Remelted Ingots</w:t>
               </w:r>
@@ -1500,51 +1500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Dembinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1598,1577 +1598,1577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 tonne steel ingot</w:t>
+                <w:t xml:space="preserve">Meso-scale simulation of liquid feeding in an equiaxed dendritic mushy zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Combeau</w:t>
+                <w:t xml:space="preserve">Yi Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poitrault</w:t>
+                <w:t xml:space="preserve">Brian G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Cherif</w:t>
+                <w:t xml:space="preserve">André B. Phillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 861, pp.012032. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.100612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978770v1</w:t>
+                <w:t xml:space="preserve">hal-02978787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosolutal convection and macrosegregation during directional solidification of TiAl alloys in centrifugal casting</w:t>
+                <w:t xml:space="preserve">Modelling macrosegregation modification in dc casting of aluminium alloys in sheet ingots accounting for inlet melt flow, equiaxed grain morphology and transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
+                <w:t xml:space="preserve">Akash Pakanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 154, pp.119698. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 861, pp.012040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546766v1</w:t>
+                <w:t xml:space="preserve">hal-02978763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modeling of equiaxed and columnar solidification microstructures under forced flow and buoyancy-driven flow in hypergravity: Envelope versus phase-field model</w:t>
+                <w:t xml:space="preserve">Thermosolutal convection and macrosegregation during directional solidification of TiAl alloys in centrifugal casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Viardin</w:t>
+                <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Souhar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Miha Založnik</w:t>
+                <w:t xml:space="preserve">Ulrike Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.07.069⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.119698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978797v1</w:t>
+                <w:t xml:space="preserve">hal-02546766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing mesoscopic models for dendritic growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 tonne steel ingot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tourret</w:t>
+                <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laszlo Sturz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miha Založnik</w:t>
+                <w:t xml:space="preserve">Maya Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 861, pp.012002. </w:t>
+              <w:t xml:space="preserve">, 2020, 861, pp.012032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978745v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-scale simulation of liquid feeding in an equiaxed dendritic mushy zone</w:t>
+                <w:t xml:space="preserve">Mesoscopic modeling of equiaxed and columnar solidification microstructures under forced flow and buoyancy-driven flow in hypergravity: Envelope versus phase-field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Feng</w:t>
+                <w:t xml:space="preserve">Alexandre Viardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Souhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Apel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André B. Phillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, pp.100612. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 199, pp.680-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.07.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978787v1</w:t>
+                <w:t xml:space="preserve">hal-02978797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling macrosegregation modification in dc casting of aluminium alloys in sheet ingots accounting for inlet melt flow, equiaxed grain morphology and transport</w:t>
+                <w:t xml:space="preserve">Comparing mesoscopic models for dendritic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akash Pakanati</w:t>
+                <w:t xml:space="preserve">Damien Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Combeau</w:t>
+                <w:t xml:space="preserve">Laszlo Sturz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 861, pp.012040. </w:t>
+              <w:t xml:space="preserve">, 2020, 861, pp.012002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978763v1</w:t>
+                <w:t xml:space="preserve">hal-02978745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D discrete-element model for simulating liquid feeding during dendritic solidification of steel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the Coriolis force on the macrosegregation of aluminum in the centrifugal casting of Ti-Al alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Thomas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Cisternas Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaloznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 529, pp.012031. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012031⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 529, pp.012033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381143v1</w:t>
+                <w:t xml:space="preserve">hal-02151414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of an Equiaxed Grain Growth and Transport Model to Study Macrosegregation in a DC Casting Experiment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of columnar-to-equiaxed transition experiment in lab scale steel casting by a multiphase model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaloznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-019-05133-z⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 529, pp.012039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381322v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing dynamics of spherical and nonconvex grains sedimenting at low Stokes number</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Solidification microstructure during selective laser melting of Ni based superalloy: experiment and mesoscopic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuze Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dembinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.012907⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 529, pp.012004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381208v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Coriolis force on the macrosegregation of aluminum in the centrifugal casting of Ti-Al alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Huang</w:t>
+                <w:t xml:space="preserve">A 3D discrete-element model for simulating liquid feeding during dendritic solidification of steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zollinger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brian Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André B. Phillion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 529, pp.012033. </w:t>
+              <w:t xml:space="preserve">, 2019, 529, pp.012031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151414v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of columnar-to-equiaxed transition experiment in lab scale steel casting by a multiphase model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of an Equiaxed Grain Growth and Transport Model to Study Macrosegregation in a DC Casting Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Pakanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sachi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012039⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (4), pp.1773-1786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-019-05133-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377811v1</w:t>
+                <w:t xml:space="preserve">hal-02381322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification microstructure during selective laser melting of Ni based superalloy: experiment and mesoscopic modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Packing dynamics of spherical and nonconvex grains sedimenting at low Stokes number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Messmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 529, pp.012004. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.012907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381036v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a macrosegregation benchmark in a cylindrical coordinate system with a meshless method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanja Hatič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boštjan Mavrič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3362,90 +3362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional mesoscopic modeling of equiaxed dendritic solidification in a thin sample: effect of convection flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cisternas Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3492,103 +3492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 t steel ingot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 529, pp.012036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3622,51 +3622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative 3D mesoscopic modeling of grain interactions during equiaxed dendritic solidification in a thin sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3726,77 +3726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simplified Three-Phase Model of Equiaxed Solidification for the Prediction of Microstructure and Macrosegregation in Castings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3856,77 +3856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing of sedimenting equiaxed dendrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3973,64 +3973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Macrosegregation Formation in Aluminium DC Casting for Different Alloy Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4103,51 +4103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Multi-scale Modeling of Chemical Segregation in Steel Solidification Taking into Account the Transport of Equiaxed Grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thuy-My Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,51 +4220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of a mushy zone in a static temperature gradient using a volume average approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André B. Phillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,90 +4354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic modeling of spacing and grain selection in columnar dendritic solidification: Envelope versus phase-field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Apel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4595,447 +4595,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the stagnant-film thickness in mesoscopic modeling of equiaxed grain envelopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerio Francesco de Felice</w:t>
+                <w:t xml:space="preserve">Predictive Capabilities of Multiphysics and Multiscale Models in Modeling Solidification of Steel Ingots and DC Casting of Aluminum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Beckermann</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/117/1/012014⟩</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (8), pp.2198-2206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-016-1993-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709553v1</w:t>
+                <w:t xml:space="preserve">hal-01709349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Capabilities of Multiphysics and Multiscale Models in Modeling Solidification of Steel Ingots and DC Casting of Aluminum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscopic modelling of columnar solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Viardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Souhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Bedel</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Apel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-016-1993-z⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.012013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/117/1/012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709349v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modelling of columnar solidification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the stagnant-film thickness in mesoscopic modeling of equiaxed grain envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Souhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Francesco de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Markus Apel</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 117, pp.012013. </w:t>
+              <w:t xml:space="preserve">, 2016, 117, pp.012014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/117/1/012013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/117/1/012014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709549v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional mesoscopic modeling of equiaxed dendritic solidification of a binary alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Francesco de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5089,623 +5089,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-scale modelling of microstructure in direct chill casting of aluminium alloys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscopic modeling of columnar solidification and comparisons with phase-field simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Viardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Souhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Apel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, MCWASP XIV: International Conference on Modelling of Casting, Welding and Advanced Solidification Processes 21–26 June 2015, Awaji island, Hyogo, Japan, 84, </w:t>
+              <w:t xml:space="preserve">, 2015, 84, pp.012074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709560v1</w:t>
+                <w:t xml:space="preserve">hal-04981704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis by in situ synchrotron X-ray radiography of the evolution of the mushy zone in a fixed temperature gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Reinhart</w:t>
+                <w:t xml:space="preserve">Process-scale modelling of microstructure in direct chill casting of aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. A. Lafford</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.10.053⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, MCWASP XIV: International Conference on Modelling of Casting, Welding and Advanced Solidification Processes 21–26 June 2015, Awaji island, Hyogo, Japan, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291761v1</w:t>
+                <w:t xml:space="preserve">hal-01709560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model study of the impact of the transport of inoculant particles on microstructure formation during solidification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. O. Tveito</w:t>
+                <w:t xml:space="preserve">Quantitative analysis by in situ synchrotron X-ray radiography of the evolution of the mushy zone in a fixed temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salloum-Abou-Jaoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Lafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.01.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 411, pp.88-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01291762v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modeling of columnar solidification and comparisons with phase-field simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model study of the impact of the transport of inoculant particles on microstructure formation during solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. O. Tveito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Markus Apel</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.95-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04981704v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ observations of solutal melting using laser scanning confocal microscopy: The Cu/Ni model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Deillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6035,303 +6035,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional study of macro- and mesosegregation formation in a rectangular cavity cooled from one vertical side</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
+                <w:t xml:space="preserve">Study of the influence of mushy zone permeability laws on macro- and meso-segregations predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. M'Hamdi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54, pp.33 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012088⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710318v1</w:t>
+                <w:t xml:space="preserve">hal-01709362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the influence of mushy zone permeability laws on macro- and meso-segregations predictions</w:t>
+                <w:t xml:space="preserve">Influence of Discretization of Permeability Term and Mesh Size on the Prediction of Channel Segregations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussoubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.11.014⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.012039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709362v1</w:t>
+                <w:t xml:space="preserve">hal-01710315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the impact of inoculant and grain transport on macrosegregation and microstructure formation during solidification of an Al-22%Cu alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6415,286 +6402,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Discretization of Permeability Term and Mesh Size on the Prediction of Channel Segregations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental verification of a model on melting and resolidification in a temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dussoubs</w:t>
+                <w:t xml:space="preserve">Stephanie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rettenmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 540, pp.85 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710315v1</w:t>
+                <w:t xml:space="preserve">hal-01709361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental verification of a model on melting and resolidification in a temperature gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Fischer</w:t>
+                <w:t xml:space="preserve">Three-dimensional study of macro- and mesosegregation formation in a rectangular cavity cooled from one vertical side</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio F. de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Combeau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.06.075⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01709361v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of transport mechanisms on nucleation and grain structure formation in DC cast aluminium alloy ingots</w:t>
               </w:r>
@@ -6866,51 +6866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7090,51 +7090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of a numerical model of macrosegregation in direct chill casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7217,51 +7217,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes 20-24 June 2022, Le Bischenberg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7377,64 +7377,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of spatial distribution of segregations in large steel ingots by analysis of centimetric segregation maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gutman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaci Boukellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7498,77 +7498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of equiaxed dendritic solidification of Al-Cu at constant cooling rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaci Boukellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Debierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Modelling of Casting, Welding and Advanced Solidification Processes (MCWASP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Banff, Canada. pp.012048, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7602,103 +7602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling microstructure formation in TiAl by isomorphic inoculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Boukellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Banff (Alberta), Canada. pp.012044, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7784,51 +7784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2019, European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7847,165 +7847,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive relations for macroscopic modelling of equiaxed solidification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Torabi Rad</w:t>
+                <w:t xml:space="preserve">DEM simulation of dendritic grain random packing: application to metal alloy solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solidification Processing 2017: Proceedings of the 6th Decennial International Conference on Solidification Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics of Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.06002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714006002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709465v1</w:t>
+                <w:t xml:space="preserve">hal-01709283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the effect of solutal boundary layer thickness on macrosegregation formation during VAR process in Zirconium ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Mramor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8033,351 +8029,355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidification Processing 2017: Proceedings of the 6th Decennial International Conference on Solidification Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.508--511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM simulation of dendritic grain random packing: application to metal alloy solidification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Olmedilla</w:t>
+                <w:t xml:space="preserve">Constitutive relations for macroscopic modelling of equiaxed solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Torabi Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics of Granular Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solidification Processing 2017: Proceedings of the 6th Decennial International Conference on Solidification Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.326--329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714006002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709283v1</w:t>
+                <w:t xml:space="preserve">hal-01709465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics and multiscale modeling and simulation of solidification processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upscaling from Mesoscopic to Macroscopic Solidification Models by Volume Averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Souhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Beckermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Solidification Science, TMS Annual Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.171--174</w:t>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.59--63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709466v1</w:t>
+                <w:t xml:space="preserve">hal-01709467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling from Mesoscopic to Macroscopic Solidification Models by Volume Averaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphysics and multiscale modeling and simulation of solidification processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Solidification Science, TMS Annual Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.59--63</w:t>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.171--174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709467v1</w:t>
+                <w:t xml:space="preserve">hal-01709466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Columnar-to-Equiaxed and Equiaxed-to- Columnar Transitions in Ingots Using a Multiphase Model</w:t>
               </w:r>
@@ -8389,51 +8389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8480,51 +8480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and prediction of solidification structures and macrosegregations in heavy steel ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cardinaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8657,51 +8657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCWASP XIV: International Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Awaji island, Hyogo, Japan. pp.012007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8729,653 +8729,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Model for the Simulation of V.A.R. Ingot Solidification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical analysis of the influence of melting and application of electromagnetic stirring prior to solidification on macrosegregation formation during casting of a binary alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Revil-Baudard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Faustine Leclerc</w:t>
+                <w:t xml:space="preserve">Kader Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFD Modeling and Simulation in Materials Processing, TMS Annual Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Warrendale (PA), USA, Unknown Region. pp.107--114</w:t>
+              <w:t xml:space="preserve">, 2012, Warrendale (PA), USA, Unknown Region. pp.253--260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709473v1</w:t>
+                <w:t xml:space="preserve">hal-01709470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the influence of melting and application of electromagnetic stirring prior to solidification on macrosegregation formation during casting of a binary alloy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miha Založnik</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kader Zaidat</w:t>
+                <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFD Modeling and Simulation in Materials Processing, TMS Annual Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Warrendale (PA), USA, Unknown Region. pp.253--260</w:t>
+              <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Schladming, Austria. 012086 - 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709470v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Channel segregation during columnar solidification: influence of inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Porous Media and its Applications in Science, Engineering and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.43--48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4711151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714108v1</w:t>
+                <w:t xml:space="preserve">hal-01709471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel segregation during columnar solidification: influence of inertia</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Studies on the Influence of Hot Top Conditions on the Macrosegregation in an Industrial Steel Ingot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gobin</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Demurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wendenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Media and its Applications in Science, Engineering and Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Ingot Casting, Rolling and Forging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aachen, Germany. pp.28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709471v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Studies on the Influence of Hot Top Conditions on the Macrosegregation in an Industrial Steel Ingot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arvind Kumar</w:t>
+                <w:t xml:space="preserve">A Multiscale Model for the Simulation of V.A.R. Ingot Solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Wendenbaum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faustine Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ingot Casting, Rolling and Forging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aachen, Germany. pp.28</w:t>
+              <w:t xml:space="preserve">CFD Modeling and Simulation in Materials Processing, TMS Annual Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Warrendale (PA), USA, Unknown Region. pp.107--114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709469v1</w:t>
+                <w:t xml:space="preserve">hal-01709473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrosegregation prediction in a 65 ton steel ingot</w:t>
               </w:r>
@@ -9400,51 +9400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Lacagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9601,346 +9601,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed modeling of the solidification of vacuum arc remelted zirconium ingots</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical benchmark on the prediction of macrosegregation in binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faustine Leclerc</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 International Symposium on Liquid Metal Processing and Casting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">TMS 2011 - 140th Annual Meeting and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, San Diego, CA, United States. pp.755-762 - ISBN 9781118029466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709474v1</w:t>
+                <w:t xml:space="preserve">hal-00613930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical benchmark on the prediction of macrosegregation in binary alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed modeling of the solidification of vacuum arc remelted zirconium ingots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Arquis</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2011 - 140th Annual Meeting and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, San Diego, CA, United States. pp.755-762 - ISBN 9781118029466</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2011 International Symposium on Liquid Metal Processing and Casting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613930v1</w:t>
+                <w:t xml:space="preserve">hal-01709474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First analysis of a numerical benchmark for 2D columnar solidification of binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10202,90 +10202,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement et modélisation de la macroségrégation en coulée centrifuge d'alliages Ti-Al-Nb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10336,51 +10336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussoubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10752,77 +10752,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Interplay Between Thermo-solutal Convection and Equiaxed Grain Motion in Relation to Macrosegregation Formation in AA5182 Sheet Ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10886,77 +10886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Inlet Flow on Macrosegregation Formation Accounting for Grain Motion and Morphology Evolution in DC Casting of Aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11046,51 +11046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Combeau, Hervé and Tadrist, Lounès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les changements de phase solide-liquide-vapeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2016, 978-2-271-07735-6</w:t>
@@ -11426,51 +11426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04532003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Jan&#269;i&#269;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Kosec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112973" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sengupta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Phillion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.102003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300551v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriyo Ghosh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Banerjee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Newman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103845" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Kennedy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaci Boukellal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daloz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gutman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kennedy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Debierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Chirouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1274/1/012046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Salsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mramor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-022-02578-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lesoult" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuze Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116930" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hecht" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119698" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souhar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Apel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.07.069" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Sturz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Feng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian G. Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Phillion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100612" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Pakanati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Omdal Tveito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05133-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmedilla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messmer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rouat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012907" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zollinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377811v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sachi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennesson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Hati&#269;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Mavri&#269;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Torabi Rad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckermann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100231" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012040" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4632-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381423v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012910" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4731-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723412v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thuy-My Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4496-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spindler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Aledo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709176v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709089v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyvaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4238-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Francesco de Felice" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beckermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-1993-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709353v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709560v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012100" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Lafford" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.10.053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. O. Tveito" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Hamdi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.01.028" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85L7KDL9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04981704v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012074" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291907v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.09.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T706P5B6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710318v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio F. de Felice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012088" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709362v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.11.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSDS35MJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710319v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Hamdi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012089" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710315v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussoubs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012039" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709361v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fischer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seiler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rettenmayr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.075" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXTZ82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012070" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Tveito" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353441v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213264v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob R Kennedy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/011001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213251v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gutman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012061" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300791v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012048" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213256v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Boukellal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012044" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ettroudi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709465v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709464v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Mramor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709283v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709466v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709467v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254330v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leriche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zaloznik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012087" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254391v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709473v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709470v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709471v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711151" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demurger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wendenbaum" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709472v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lacagne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845697v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Kumar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709474v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709475v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709476v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709477v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378597v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300966v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03095191v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381358v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05864-7_123" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381399v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_142" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709414v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709415v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118647783.ch106" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04532003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Jan&#269;i&#269;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Kosec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112973" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sengupta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Phillion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.102003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1274/1/012046" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gutman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kennedy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Salsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Kennedy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaci Boukellal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daloz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriyo Ghosh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Banerjee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Newman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103845" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Debierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Chirouf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mramor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-022-02578-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lesoult" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuze Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116930" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Feng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian G. Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Phillion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100612" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Pakanati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012040" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hecht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119698" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souhar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Apel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.07.069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Sturz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151414v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zollinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sachi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennesson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmedilla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Omdal Tveito" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05133-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messmer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rouat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012907" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Hati&#269;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Mavri&#269;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Torabi Rad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckermann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100231" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012040" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4632-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381423v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012910" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4731-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723412v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thuy-My Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4496-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spindler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Aledo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709176v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709089v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyvaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4238-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-1993-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709553v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Francesco de Felice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beckermann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709353v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04981704v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012074" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012100" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291761v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Lafford" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.10.053" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. O. Tveito" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Hamdi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.01.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85L7KDL9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291907v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.09.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T706P5B6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709362v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.11.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSDS35MJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussoubs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012039" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710319v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Hamdi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012089" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709361v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fischer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seiler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rettenmayr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.075" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXTZ82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710318v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio F. de Felice" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012088" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012070" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Tveito" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353441v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213264v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob R Kennedy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/011001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213251v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gutman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012061" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300791v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012048" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213256v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Boukellal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012044" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ettroudi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709464v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Mramor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709465v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709466v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254330v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leriche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zaloznik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012087" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254391v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709470v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709471v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711151" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709469v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demurger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wendenbaum" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709473v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709472v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lacagne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845697v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Kumar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709474v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709475v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709476v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709477v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378597v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300966v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03095191v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381358v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05864-7_123" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381399v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_142" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709414v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709415v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118647783.ch106" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>