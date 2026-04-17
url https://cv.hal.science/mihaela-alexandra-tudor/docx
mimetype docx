--- v0 (2026-03-25)
+++ v1 (2026-04-17)
@@ -191,230 +191,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEDIA, RELIGION AND RELIGIOSITY IN THE DIGITAL AGE</w:t>
+                <w:t xml:space="preserve">Spiritual religiosity in the Workplace between Media and Organizational Logics: A French Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Túlio de Sousa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giulia Evolvi</w:t>
+                <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropos. Comunicação, Sociedade e Cultura </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KOME − An International Journal of Pure Communication Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17646/KOME.75672.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323911v1</w:t>
+                <w:t xml:space="preserve">hal-03149393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritual religiosity in the Workplace between Media and Organizational Logics: A French Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MEDIA, RELIGION AND RELIGIOSITY IN THE DIGITAL AGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Túlio de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
+                <w:t xml:space="preserve">Mihaela-Alexandra Tudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Evolvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KOME − An International Journal of Pure Communication Inquiry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tropos. Comunicação, Sociedade e Cultura </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), https://periodicos.ufac.br/index.php/tropos/article/view/5194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149393v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 Pandemic Lockdown and Religious Mediatization of Social Sustainability. A Case Study of Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Filimon Benea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -543,51 +543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRODUCING RELIGION INTO THE MEDIA: WHEN THE &amp;quot;CATHODIC CLERGY&amp;quot; BECOMES VIOLENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicazioni sociali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -621,51 +621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture, structure, and rational interests in interdenominational networking: a case study of Romanian Orthodox Seminarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Elaine Burrill Simion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -712,51 +712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information literacy practices of young Internet users related to the production of religious content: 2019 Algerian protests case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -803,51 +803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information literacy practices of young Internet users related to the production of religious content: 2019 Algerian protests case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -894,51 +894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRODUCING RELIGION INTO THE MEDIA: WHEN THE &amp;quot;CATHODIC CLERGY&amp;quot; BECOMES VIOLENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicazioni sociali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -963,51 +963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French mainstream online press covering a Hollywood pacifist war drama: The case of Tu ne tueras point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.095715582097493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1041,51 +1041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexuality and religion in the public sphere. Opinions of French students on mediatization of intimate sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bratosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1132,51 +1132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croire en la technologie. Médiatisation du futur et futur de la médiatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bratosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1223,51 +1223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Media Representations towards Sustainability: Education and Information through Mythical-Religious References</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bratosin Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1314,51 +1314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Romanian Religious Media Landscape: Between Secularization and the Revitalization of Religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bratosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1405,51 +1405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’église connectée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnos millian Herteliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1508,51 +1508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediatização do religioso: novas formas de igreja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnos Millian Herteliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1672,51 +1672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The usages of Internet and new media by the Romanian Seventh-day Adventist clergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnos Millian Herteliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1767,51 +1767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication symbolique et culture numérique : religion, nouveaux médias et réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bratosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1836,51 +1836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimédiatisation et événement religieux : le cas de la campagne d’évangélisation l’« Horizon de l’espérance » de Hope Channel Romania (Speranta TV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tic&amp;société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vol. 9, N° 1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1990,213 +1990,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Church, Religion and Belief : paradigms for understanding the political phenomenon in post-communist Romania</w:t>
+                <w:t xml:space="preserve">La pratique du sacré dans le world wide web : une expérience innovante de la norme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bratosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela alexandra Tudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Alexandra Ionescu</w:t>
+                <w:t xml:space="preserve">Iacob Coman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for the Study of Religions and Ideologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944860v1</w:t>
+                <w:t xml:space="preserve">hal-02943714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique du sacré dans le world wide web : une expérience innovante de la norme</w:t>
+                <w:t xml:space="preserve">Church, Religion and Belief : paradigms for understanding the political phenomenon in post-communist Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bratosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iacob Coman</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Alexandra Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal for the Study of Religions and Ideologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943714v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2576,51 +2576,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiatisation. Nouveaux défis pour les sciences et la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bratosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2664,51 +2664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPRENDRE LA COMMUNICATION PUBLIQUE ET POLITIQUE. L'échiquier et sa tour de Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bratosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-343-23595-0</w:t>
             </w:r>
           </w:p>
@@ -2735,51 +2735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique et religion au défi de la communication numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Clitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2836,51 +2836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion(s), laïcité(s) et société(s) au tournant des humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bratosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions IARSIC, 485 p., 2016, 979-10-95923-01-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2898,51 +2898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistémologie de la communication : Science, sens et métaphore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3078,51 +3078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leadership spirituel et serviteur au féminin : couverture médiatique d’un cas d’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bratosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3259,51 +3259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication du symbolique et symbolique de la communication dans les sociétés modernes et postmodernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bratosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication du symbolique et symbolique de la communication dans les sociétés modernes et postmodernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institutul european, 599 p., 2013, 978-973-611-993-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3591,51 +3591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04020068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela&#160;alexandra Tudor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bendahan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/5X9S-6J68" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio de Sousa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Alexandra Tudor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Evolvi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03149393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandra Tudor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17646/KOME.75672.58" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153732v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Filimon Benea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bratosin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18052287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Elaine Burrill Simion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13617672.2020.1780392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ladjouzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jams_00014_1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155820974930" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/zer.21612" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratosin Stefan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12052095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21659214-00702005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnos&#160;millian Herteliu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.3564" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NFPXJHLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnos Millian Herteliu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bratosin Tudor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnos-Millian Herteliu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1840" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944860v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandra Ionescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacob Coman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.875" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04020107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/essachess.1775-352x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-comprendre_la_communication_publique_et_politique_l_echiquier_et_sa_tour_de_babel_stefan_bratosin_mihaela_alexandra_tudor-9782343235950-70286.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Clitan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Marat-Grilo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04020068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela&#160;alexandra Tudor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bendahan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/5X9S-6J68" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03149393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandra Tudor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17646/KOME.75672.58" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio de Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Alexandra Tudor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Evolvi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153732v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Filimon Benea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bratosin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18052287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Elaine Burrill Simion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13617672.2020.1780392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ladjouzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jams_00014_1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155820974930" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/zer.21612" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratosin Stefan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12052095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21659214-00702005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnos&#160;millian Herteliu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.3564" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NFPXJHLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnos Millian Herteliu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bratosin Tudor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnos-Millian Herteliu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1840" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacob Coman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.875" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandra Ionescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04020107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/essachess.1775-352x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-comprendre_la_communication_publique_et_politique_l_echiquier_et_sa_tour_de_babel_stefan_bratosin_mihaela_alexandra_tudor-9782343235950-70286.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Clitan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Marat-Grilo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>