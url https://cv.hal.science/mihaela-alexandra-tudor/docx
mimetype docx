--- v1 (2026-04-17)
+++ v2 (2026-05-22)
@@ -537,353 +537,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTRODUCING RELIGION INTO THE MEDIA: WHEN THE &amp;quot;CATHODIC CLERGY&amp;quot; BECOMES VIOLENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaela-Alexandra Tudor</w:t>
+                <w:t xml:space="preserve">Information literacy practices of young Internet users related to the production of religious content: 2019 Algerian protests case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comunicazioni sociali</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26350/001200_000083⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Media Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.97-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/jams_00014_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943702v1</w:t>
+                <w:t xml:space="preserve">hal-02943707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture, structure, and rational interests in interdenominational networking: a case study of Romanian Orthodox Seminarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Elaine Burrill Simion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Beliefs and Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13617672.2020.1780392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information literacy practices of young Internet users related to the production of religious content: 2019 Algerian protests case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Ladjouzi</w:t>
+                <w:t xml:space="preserve">INTRODUCING RELIGION INTO THE MEDIA: WHEN THE &amp;quot;CATHODIC CLERGY&amp;quot; BECOMES VIOLENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Media Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), pp.97-122. </w:t>
+              <w:t xml:space="preserve">Comunicazioni sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1386/jams_00014_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26350/001200_000083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943707v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information literacy practices of young Internet users related to the production of religious content: 2019 Algerian protests case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Alexandra Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Media Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (2), pp.97-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1386/jams_00014_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943741v1</w:t>
@@ -3591,51 +3591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04020068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela&#160;alexandra Tudor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bendahan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/5X9S-6J68" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03149393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandra Tudor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17646/KOME.75672.58" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio de Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Alexandra Tudor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Evolvi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153732v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Filimon Benea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bratosin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18052287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Elaine Burrill Simion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13617672.2020.1780392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ladjouzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jams_00014_1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155820974930" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/zer.21612" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratosin Stefan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12052095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21659214-00702005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnos&#160;millian Herteliu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.3564" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NFPXJHLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnos Millian Herteliu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bratosin Tudor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnos-Millian Herteliu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1840" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacob Coman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.875" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandra Ionescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04020107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/essachess.1775-352x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-comprendre_la_communication_publique_et_politique_l_echiquier_et_sa_tour_de_babel_stefan_bratosin_mihaela_alexandra_tudor-9782343235950-70286.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Clitan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Marat-Grilo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04020068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela&#160;alexandra Tudor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bendahan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/5X9S-6J68" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03149393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandra Tudor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17646/KOME.75672.58" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio de Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Alexandra Tudor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Evolvi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153732v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Filimon Benea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bratosin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18052287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ladjouzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jams_00014_1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Elaine Burrill Simion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13617672.2020.1780392" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155820974930" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/zer.21612" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratosin Stefan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12052095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21659214-00702005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnos&#160;millian Herteliu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.3564" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NFPXJHLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnos Millian Herteliu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bratosin Tudor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnos-Millian Herteliu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1840" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacob Coman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.875" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandra Ionescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04020107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/essachess.1775-352x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-comprendre_la_communication_publique_et_politique_l_echiquier_et_sa_tour_de_babel_stefan_bratosin_mihaela_alexandra_tudor-9782343235950-70286.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Clitan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Marat-Grilo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>