--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -169,2395 +169,2395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05506031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les implications institutionnelles et financières de l'adhésion de l'Union européenne à la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'adhésion de l'UE à la Convention européenne des droits de l'homme : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Cardon, Nov 2025, Paris - Université Paris 8, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05388157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Work on Conflicts: Is There a Space for the Council of Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Work on Conflicts: Is there a Space for the Council of Europe?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CURE – Campaign to Uphold Rights in Europe (https://cure-campaign.org/), Oct 2025, Webinaire [en ligne], Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05348657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From European citizenship to democratic citizenship: the CoE’s contribution to the formation of a European identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Citizenship and the (re)appearance of Borders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’excellence Jean Monnet - Université de Strasbourg; Université de Waseda (Japon), Jan 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04913391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Julie Cardon, Nov 2025, Paris - Université Paris 8, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et perspectives - Une vue d'ensemble à visée introductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Conseil de l'Europe : 75 ans et après ? Passé, présent et avenir d'une organisation internationale septuagénaire : aspects choisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04830853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du Conseil de l'Europe dans la prévention des conflits, ou comment concrétiser le concept de sécurité démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité globale : Journée en l'honneur de M. Marcel Sinkondo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. Mélanie DUBUY; Sandrine TURGIS, Jul 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04636396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condamnation à mort par les entités non étatiques/par les entités étatiques contestées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peine de mort, politiques pénales et conditions de détention des condamnés à mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anca Ailincai; Charlotte Piveteau; Nordine Drici, Mar 2021, En distanciel, France. pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04920754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la liberté d’expression dans la jurisprudence de la Cour africaine des droits de l’homme et des peuples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour africaine des droits de l'homme : bilan et avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Le Floch; Marie Lemey; Lucie Paiola (dir.), Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, dir. Mélanie DUBUY; Sandrine TURGIS, Jul 2024, Reims, France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04920814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap et accessibilité dans la jurisprudence de la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicaps, accessibilité et responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippine Lohéac-Derboulle, Dec 2021, Angers, France. pp.52-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Philippine Lohéac-Derboulle, Dec 2021, Angers, France. pp.52-62</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The reluctance of the Council of Europe’s Member States to recognise a right to a clean, healthy and sustainable environment at the European level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Human Rights Law Conference 2023 : Human Rights Law: Prospects, possibilities, fears and limitations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Law, University of Cambridge, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04306861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel encadrement des limitations de la jouissance des droits garantis par la Convention européenne des droits de l’homme pendant la pandémie de Covid-19 ? A propos des balises démocratiques posées par le Conseil de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Rights in Pandemic Times. Political Exceptionalism, Social Vulnerability &amp; Restricted Freedoms. International &amp; European Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Bouhon; Anne-Emmanuelle Bourgaux; Elise Degrave; Camille Lanssens; Julie Pieret; Céline Romainville; Sébastien van Drooghenbroeck (dir.), Sep 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04920791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Law, University of Cambridge, Sep 2023, Cambridge, United Kingdom</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fourth Summit of the Council of Europe - Introductory remarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The fourth Summit of the Council of Europe. Assessing progress six months on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. Anca AILINCAI, Dec 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, dir. Anca AILINCAI, Dec 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04481556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution du juge européen des droits de l'homme au développement de recours effectifs protégeant les libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La contribution des juges des libertés au développement de recours effectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherches sur l'Évolution de la Nation Et de l'État (IRENEE), May 2021, En distanciel, France. pp.337-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Le Floch; Marie Lemey; Lucie Paiola (dir.), Jun 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi du respect de l’État de droit en Europe : concurrence ou complémentarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Conseil de l'Europe, 70 ans et après ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Excellence Jean Monnet d’Aquitaine; Centre de recherches et de documentation européennes et internationales (CRDEI) de l'Université de Bordeaux, Sep 2019, Pessac, France. pp.329-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherches sur l'Évolution de la Nation Et de l'État (IRENEE), May 2021, En distanciel, France. pp.337-355</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs - Stéphane Hessel : les perspectives d'un engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stéphane Hessel : Une vie au service des autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4 (Institut des Langues et Cultures d'Europe, Amérique, Afrique, Asie et Australie), Jan 2020, Saint-Martin-d’Hères, France. pp.193-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Excellence Jean Monnet d’Aquitaine; Centre de recherches et de documentation européennes et internationales (CRDEI) de l'Université de Bordeaux, Sep 2019, Pessac, France. pp.329-360</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04920830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différents standards européens de protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Règlement Général sur la Protection des Données. Aspects institutionnels et matériels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1, Nov 2018, Rennes, France</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage du numérique pour documenter (et prévenir) des cas de non-assistance à personne en danger en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les données numériques des migrants et des réfugiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l’Ouest : Droit et Europe (UMR CNRS 6262), Sep 2017, Rennes, France. pp.157-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l’Ouest : Droit et Europe (UMR CNRS 6262), Sep 2017, Rennes, France. pp.157-172</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victimes sans réparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victimes en Droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherches en Droit International et Européen et Relations Maghreb-Europe, Dec 2014, Tunis, France. pp.343-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherches en Droit International et Européen et Relations Maghreb-Europe, Dec 2014, Tunis, France. pp.343-364</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil de l’Europe face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe face au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Langues et Cultures d’Europe, Amérique, Afrique, Asie et Australie (ILCEA4); Chaire Jean Monnet sur les Relations franco-allemandes, l’intégration européenne et la mondialisation; Centre d’Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Nov 2019, Saint-Martin-d’Hères, France. pp.121-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Langues et Cultures d’Europe, Amérique, Afrique, Asie et Australie (ILCEA4); Chaire Jean Monnet sur les Relations franco-allemandes, l’intégration européenne et la mondialisation; Centre d’Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Nov 2019, Saint-Martin-d’Hères, France. pp.121-153</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03366812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel(s) juge(s) pour contester les conséquences d’une opération Frontex ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Frontex à Frontex, vers l’émergence d’un service européen des garde-frontières et garde-côtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE); Centre de recherches juridiques de Grenoble (CRJ), Mar 2018, Grenoble, France. pp.267-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ILCEA4 (Institut des Langues et Cultures d'Europe, Amérique, Afrique, Asie et Australie), Jan 2020, Saint-Martin-d’Hères, France. pp.193-211</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à une nationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nationalité au carrefour des droits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rennes, France. pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE); Centre de recherches juridiques de Grenoble (CRJ), Mar 2018, Grenoble, France. pp.267-288</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès des détenus aux soins de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française pour le droit international (SFDI), May 2018, Rennes, France. pp.435-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rennes, France. pp.53-68</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement sexuel et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ignace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence citoyenne "Le harcèlement sexuel et le droit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Feb 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société française pour le droit international (SFDI), May 2018, Rennes, France. pp.435-456</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">70 ans de Droits de l’Homme face aux défis du 21ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70 ans de Droits de l’Homme face aux défis du 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Accés Romans, Nov 2018, Romans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour européenne des droits de l’homme et la reconnaissance du statut d’État à des entités contestées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance du statut d’Etat à des entités contestées: approches de droits international, régional et interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE), Jun 2017, Grenoble, France. pp.159-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposition d’une grille d’analyse des procédures de suivi internationales aux autorités de régulation internes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la soft law en droit interne, européen et international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison internationale de l'université Paris 1, Jun 2017, Paris, France. pp.317-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE), Jun 2017, Grenoble, France. pp.159-177</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit est-il misogyne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit est-il misogyne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Droits de l'Homme du barreau de Grenoble; Faculté de droit de l'université de Grenoble, Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Accés Romans, Nov 2018, Romans, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law est-elle l’avenir des droits fondamentaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des libertés en question(s) – Colloque des 5 ans de la RDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Nov 2016, Grenoble, France. pp.chron. n°20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le harcèlement sexuel et le droit</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunité de juridiction et droit international des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine des internationalistes 1ère session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des sciences juridiques, politiques et sociales de Tunis (Tunisie), Mar 2017, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les signes religieux dans l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Ignace</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Feb 2018, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tukov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence citoyenne "Les signes religieux dans l’espace public"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des sciences juridiques, politiques et sociales de Tunis (Tunisie), Mar 2017, Tunis, Tunisie</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft law et droits fondamentaux - Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Law et Droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Feb 2016, Grenoble, France. pp.7-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Nov 2016, Grenoble, France. pp.chron. n°20</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De nouvelles perspectives en matière de contentieux des droits de l’homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrôle juridictionnel du droit souple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques sur l’efficacité des systèmes continentaux (CEJESCO); Centre de Recherche Droit et Territoire (CRDT), Mar 2017, Reims, France. pp.179-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recourir à la torture pour lutter contre le terrorisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Arroyo</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Breham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Mar 2017, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence citoyenne "Recourir à la torture pour lutter contre le terrorisme ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Feb 2016, Grenoble, France. pp.7-27</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CEDH garantit-elle un droit à l’amour ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la 10ème édition du concours Habeas Corpus : Amour et CEDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Promotion Interuniversitaire des Droits de l’Homme (APIDH), Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047489v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02048875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse juridique des débats devant l’assemblée parlementaire du Conseil de l’Europe</w:t>
               </w:r>
@@ -3479,997 +3479,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05229783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combien valent les droits de l'homme, la démocratie et l’État de droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, RDLF 2024, pp.chron. n°49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les clair-obscur du quatrième Sommet du Conseil de l’Europe et ses suites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, RDLF 2024, pp.chron. n° 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04530740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Combien valent les droits de l'homme, la démocratie et l’État de droit ?</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tribulations des efforts de modernisation de l’arsenal normatif du Conseil de l’Europe en faveur de la protection de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022 (LXVIII), pp.21-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04249876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un quatrième Sommet du Conseil de l’Europe : pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, RDLF 2024, pp.chron. n°49</w:t>
+              <w:t xml:space="preserve">, 2023, RDLF 2023, pp.chron. n°27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et accessibilité dans la jurisprudence de la Cour européenne des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.52-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04156246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un quatrième Sommet du Conseil de l’Europe : pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, RDLF 2023, pp.chron. n°26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04156597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2022 (LXVIII), pp.21-37</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution de la Cour européenne des droits de l’homme au développement de recours effectifs protégeant les droits et libertés fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civitas Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, pp.337-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un quatrième Sommet du Conseil de l’Europe : pour quoi faire ?</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je suis venu te dire que je m’en vais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, RDLF 2023, pp.chron. n°27</w:t>
+              <w:t xml:space="preserve">, 2021, RDLF 2021, pp.chron. n° 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49, pp.337-355</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03366831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suivi du respect des valeurs fondamentales en Europe : concurrence ou complémentarité entre le Conseil de l’Europe et l’Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.329-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Je suis venu te dire que je m’en vais</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arrêt Ilgar Mammadov c/ Azerbaidjan de la Cour européenne des droits de l'homme a-t-il été exécuté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03127537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle plus-value pour un mécanisme global de suivi du respect des valeurs européennes au sein de l'Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.567-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03366834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law est-elle vraiment si soft ? A propos de la valeur juridique des constatations du Comité des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.402-405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law est-elle l’avenir des droits fondamentaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, RDLF 2021, pp.chron. n° 28</w:t>
+              <w:t xml:space="preserve">, 2017, Le droit des libertés en question(s) - Colloque des 5 ans de la RDLF, RDLF 2017, pp.chron. n°20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39, pp.329-360</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GAUTHIER (Catherine), PLATON (Sébastien), SZYMCZAK (David). – Droit européen des droits de l’Homme, 1 vol. broché de 518 p., 2016, Paris (Sirey), ISBN : 978 2 247 15429 6 4134079</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.546-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...274 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047491v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01947018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le printemps de la soft law</w:t>
               </w:r>
@@ -4895,2861 +4895,2861 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La condamnation à mort par des entités non étatiques. Réflexions sur les garanties procédurales envisageables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anca Ailincai; Charlotte Piveteau; Nordine Drici. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peine de mort et droits de l'homme : pour des standards internationaux de protection spécifiques aux personnes passibles de la peine de mort ou condamnées à mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions A. Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-186, 2024, 978-2-233-01059-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04481729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Article 46 - Force obligatoire et exécution des arrêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mouloud Boumghar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire de la Convention européenne des droits de l’homme article par article</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp.1689-1732, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Peine de mort et droits de l'homme : pour des standards internationaux de protection spécifiques aux personnes passibles de la peine de mort ou condamnées à mort</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la liberté d’expression dans la jurisprudence de la Cour africaine des droits de l’homme et des peuples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Le Floch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour africaine des droits de l'homme et des peuples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-326, 2023, Publications de l'Institut international des droits de l'homme, 978-2-233-01033-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel encadrement des limitations de la jouissance des droits garantis par la Convention européenne des droits de l’homme pendant la pandémie de Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Bouhon; Anne-Emmanuelle Bourgaux; Elise Degrave; Camille Lanssens; Julien Pieret; Céline Romainville; Sébastien Van Drooghenbroeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits humains en temps de pandémie : perspectives internationales, européennes et comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-186, 2024, 978-2-233-01059-9</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-267, 2023, 978-2-8079-3172-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les droits humains en temps de pandémie : perspectives internationales, européennes et comparées</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suivi de l’Assemblée parlementaire du Conseil de l’Europe dans la tourmente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca Ailincai; Constance Chevallier-Govers; Vérane Edjaharian-Kanaa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Europes : de l’intérieur, vers l’extérieur : mélanges en l'honneur du professeur Catherine Schneider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.77-105, 2021, 978-2-84934-506-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03366823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil de l’Europe face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susanne Berthier-Foglar; Philippe Gréciano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe face au changement climatique : [actes du colloque de Grenoble consacré, le 29 novembre 2019, à "l'Europe face au changement climatique"]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.121-153, 2020, Horizons européens, 978-2-84934-515-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03550769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale - Stéphane Hessel : les perspectives d'un engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Genton; Philippe Gréciano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stéphane Hessel : les perspectives d'un engagement : [Actes du colloque organisé à Grenoble le 14 janvier 2020]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Institut francophone pour la justice et la démocratie, pp.193-211, 2020, Transition &amp; justice, 978-2-37032-274-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différents standards européens de protection des données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Bensamoun; Brunessen Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le règlement général sur la protection des données : aspects institutionnels et matériels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.101-127, 2020, Droit &amp; science politique, 978-2-84934-447-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Contrôleur général des lieux de privation de liberté comme producteur de normes juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eudoxie Gallardo; Muriel Giacopelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'élaboration d'un droit de la privation de liberté : étude autour des Recommandations minimales du Contrôleur général des lieux de privation de liberté (CGLPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.45-68, 2020, 978-2-7110-3387-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03366822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage du numérique pour documenter (et prévenir) des cas de non-assistance à personne en danger en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Turgis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les données numériques des migrants et des réfugiés sous l'angle du droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.157-172, 2020, Droits européens, 978-2-7535-7905-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victimes sans réparation ? Le défaut de coopération des États comme obstacle à la réparation au profit des victimes devant la Cour européenne des droits de l’homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haykel Ben Mahfoudh; Noura Kridis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les victimes en droit international : actes du Colloque international de Tunis, 4-5 décembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.239-267, 2023, 978-2-8079-3172-5</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LR-DIERME</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.343-363, 2019, 978-9938-815-03-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.305-326, 2023, Publications de l'Institut international des droits de l'homme, 978-2-233-01033-9</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à une nationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunessen Bertrand; Sarah Cassella; Cécile Rapoport. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nationalité au carrefour des droits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-68, 2019, L'Univers des normes, 978-2-7535-7775-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.77-105, 2021, 978-2-84934-506-1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès des détenus aux soins de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Le Floch; Thibaut Fleury Graff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et droit international : colloque de Rennes : [31 mai-1er juin 2018]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Pedone, pp.435-456, 2019, 978-2-233-00910-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 27, Institut francophone pour la justice et la démocratie, pp.193-211, 2020, Transition &amp; justice, 978-2-37032-274-6</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel(s) juge(s) pour contester les conséquences d’une opération Frontex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Romain Tinière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Frontex à Frontex : vers l'émergence d'un service européen des garde-côtes et garde-frontières : [colloque international du CESICE et CRJ, 22-23 mars 2018, Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, Bruylant, pp.267-288, 2019, Collection Droit de l'Union européenne. Colloques, 978-2-8027-6350-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.101-127, 2020, Droit &amp; science politique, 978-2-84934-447-7</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposition d’une grille d’analyse des procédures de suivi internationales aux autorités de régulation internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Deumier; Jean-Marc Sorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la soft law en droit interne, européen et international : [publication du séminaire de recherche du 15 juin 2017, Maison internationale de l'université Paris 1]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, une marque de Lextenso, pp.317-334, 2018, Contextes, 978-2-275-05723-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.45-68, 2020, 978-2-7110-3387-4</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour européenne des droits de l’homme et la reconnaissance du statut d’État à des entités contestées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance du statut d'État à des entités contestées : approches de droits international, régional et interne : [actes du colloque / organisé par le Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE) les 1 et 2 juin 2017 à Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pédone, pp.159-177, 2018, 978-2-233-00879-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.157-172, 2020, Droits européens, 978-2-7535-7905-7</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca Ailincai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft law et droits fondamentaux : actes du colloque organisé par le "Groupe de recherche sur les droits et libertés fondamentaux" (GRDLF) du Centre de recherches juridiques (CRJ), Grenoble, 4-5 février 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions A. Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-27, 2017, Publications de l'Institut international des droits de l'homme, 978-2-233-00828-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.121-153, 2020, Horizons européens, 978-2-84934-515-3</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel du droit souple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Hochmann; Denis Jouve; Pauline Pailler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrôle juridictionnel du droit souple : [actes du colloque éponyme, Université de Reims Champagne-Ardenne, le 22 mars 2017]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ÉPURE - Éditions et presses universitaires de Reims, pp.179-209, 2017, 978-2-37496-047-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">La nationalité au carrefour des droits</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche comparée des méthodes non-conventionnelles de prévention des violations des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Decaux; Sébastien Touzé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prévention des violations des droits de l'homme : actes du colloque des 13 et 14 juin 2013, [Paris]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions A. Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-139, 2015, Publications de l'Institut international des droits de l'homme, 978-2-233-00745-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piraterie et droits de l'homme au sein du Conseil de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Pedone, pp.227-244, 2015, 978-2-233-00767-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paix et l'emploi de la force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joel MEKHANTAR ; Raphaël PORTEILLA (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et Constitutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Eska, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation des ressources naturelles et droit à un environnement sain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca Ailincai; Sabine Lavorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploitation des ressources naturelles et protection des droits de l'homme : [actes du colloque / organisé par le Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE) les 6 et 7 octobre 2011 à Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Pedone, pp.83-104, 2013, 978-2-233-00660-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca Ailincai; Sabine Lavorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploitation des ressources naturelles et protection des droits de l'homme : [actes du colloque / organisé par le Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE) les 6 et 7 octobre 2011 à Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Pedone, pp.9-16, 2013, 978-2-233-00660-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surveillance non juridictionnelle du respect de la soft law au sein du Conseil de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julia ILIOPOULOS-STRANGAS ; Jean-François FLAUSS (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das soft Law der europäischen Organisationen - The soft law of European organisations - La soft law des organisations européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ant. N. Sakkoulas / Nomos Verlagsgesellschaft / Stämpfli Verlag, pp. 83-101, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justification, devant le Tribunal pénal international pour l'ex-Yougoslavie, des pertes civiles ou de la destruction de biens civils par l'argument de nécessité militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Théodore Christakis; Karine Bannelier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nécessité en droit international : colloque de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-68, 2019, L'Univers des normes, 978-2-7535-7775-6</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.337-348, 2007, 978-2-233-00514-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...1021 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Should the Polish authorities request the CoE Parliamentary Assembly to lift MP Marcin Romanowski’s immunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04694333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Long-Awaited Election of a Judge to the ECtHR in Respect of Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04830829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Parliamentary Assembly of the Council of Europe is at it again. On the non-ratification of the credentials of Azerbaijan’s parliamentary delegation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04498702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who monitors compliance with fundamental values in EU Member States? The Parliamentary Assembly of the Council of Europe might be back in the game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17176/20211104-131408-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03418989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quatrième Sommet du Conseil de l'Europe et les suites qui lui ont été données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RDLF 2024, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law dans le domaine des droits fondamentaux (octobre 2017-octobre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 118, pp.401-445, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law dans le domaine des droits fondamentaux (octobre 2016-octobre 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 114, pp.409-452, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law dans le domaine des droits fondamentaux (juin 2015-octobre 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110, pp.307-349, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law dans le domaine des droits fondamentaux (juin 2014-juin 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 105, pp.183-225, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peine de mort et droits de l'homme. Pour des standards internationaux de protection spécifiques aux personnes passibles de la peine de mort ou condamnées à mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Drici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peine de mort, politiques pénales et conditions de détention des condamnés à mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, En distanciel, France. Éditions A. Pedone, pp.288, 2024, 978-2-233-01059-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04481587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des ressources naturelles et protection des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lavorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mihaela Anca AIlincai; Sabine Lavorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploitation des ressources naturelles et protection des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pedone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.252, 2013, 978-2-233-00660-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021474v1</w:t>
-              </w:r>
-[...664 lines deleted...]
-                <w:t xml:space="preserve">hal-02047462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8258,51 +8258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348657v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388157v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920830v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ignace" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arroyo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tubiana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tukov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Touz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Breham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belrhali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dechenaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01823496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rambaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127537v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481729v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/peine-de-mort-et-droits-de-lhomme/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droits-humains-temps-pandemie-9782807931725.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4865" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrdierme.files.wordpress.com/2020/08/les-victimes-en-droit-international-web-1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/soft-law-et-droits-fondamentaux-9782233008282.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048927v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/iidh/Prevention/Prevention.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfdi.org/publications/la-necessite-en-droit-international/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piveteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Drici" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cesice.wix.com/colloque-cesice#%21interventions" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17176/20211104-131408-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047488v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/site/wp-content/uploads/2017/03/Pr%C3%A9sentation-de-SOFT-LAW.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388157v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348657v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830853v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ignace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arroyo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tubiana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tukov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Touz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Breham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belrhali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dechenaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01823496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rambaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127537v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481729v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/peine-de-mort-et-droits-de-lhomme/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droits-humains-temps-pandemie-9782807931725.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrdierme.files.wordpress.com/2020/08/les-victimes-en-droit-international-web-1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048931v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4865" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/soft-law-et-droits-fondamentaux-9782233008282.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048927v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/iidh/Prevention/Prevention.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfdi.org/publications/la-necessite-en-droit-international/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17176/20211104-131408-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481587v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piveteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Drici" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021474v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cesice.wix.com/colloque-cesice#%21interventions" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/site/wp-content/uploads/2017/03/Pr%C3%A9sentation-de-SOFT-LAW.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>