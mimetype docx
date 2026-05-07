--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -721,1433 +721,1433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04835219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel encadrement des limitations de la jouissance des droits garantis par la Convention européenne des droits de l’homme pendant la pandémie de Covid-19 ? A propos des balises démocratiques posées par le Conseil de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Rights in Pandemic Times. Political Exceptionalism, Social Vulnerability &amp; Restricted Freedoms. International &amp; European Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Bouhon; Anne-Emmanuelle Bourgaux; Elise Degrave; Camille Lanssens; Julie Pieret; Céline Romainville; Sébastien van Drooghenbroeck (dir.), Sep 2021, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04920791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The reluctance of the Council of Europe’s Member States to recognise a right to a clean, healthy and sustainable environment at the European level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Human Rights Law Conference 2023 : Human Rights Law: Prospects, possibilities, fears and limitations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Law, University of Cambridge, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04306861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Bouhon; Anne-Emmanuelle Bourgaux; Elise Degrave; Camille Lanssens; Julie Pieret; Céline Romainville; Sébastien van Drooghenbroeck (dir.), Sep 2021, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fourth Summit of the Council of Europe - Introductory remarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The fourth Summit of the Council of Europe. Assessing progress six months on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. Anca AILINCAI, Dec 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, dir. Anca AILINCAI, Dec 2023, Grenoble, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04481556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution du juge européen des droits de l'homme au développement de recours effectifs protégeant les libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La contribution des juges des libertés au développement de recours effectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherches sur l'Évolution de la Nation Et de l'État (IRENEE), May 2021, En distanciel, France. pp.337-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherches sur l'Évolution de la Nation Et de l'État (IRENEE), May 2021, En distanciel, France. pp.337-355</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi du respect de l’État de droit en Europe : concurrence ou complémentarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Conseil de l'Europe, 70 ans et après ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Excellence Jean Monnet d’Aquitaine; Centre de recherches et de documentation européennes et internationales (CRDEI) de l'Université de Bordeaux, Sep 2019, Pessac, France. pp.329-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Excellence Jean Monnet d’Aquitaine; Centre de recherches et de documentation européennes et internationales (CRDEI) de l'Université de Bordeaux, Sep 2019, Pessac, France. pp.329-360</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs - Stéphane Hessel : les perspectives d'un engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stéphane Hessel : Une vie au service des autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4 (Institut des Langues et Cultures d'Europe, Amérique, Afrique, Asie et Australie), Jan 2020, Saint-Martin-d’Hères, France. pp.193-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, ILCEA4 (Institut des Langues et Cultures d'Europe, Amérique, Afrique, Asie et Australie), Jan 2020, Saint-Martin-d’Hères, France. pp.193-211</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04920830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différents standards européens de protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Règlement Général sur la Protection des Données. Aspects institutionnels et matériels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1, Nov 2018, Rennes, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage du numérique pour documenter (et prévenir) des cas de non-assistance à personne en danger en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les données numériques des migrants et des réfugiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l’Ouest : Droit et Europe (UMR CNRS 6262), Sep 2017, Rennes, France. pp.157-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l’Ouest : Droit et Europe (UMR CNRS 6262), Sep 2017, Rennes, France. pp.157-172</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victimes sans réparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victimes en Droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherches en Droit International et Européen et Relations Maghreb-Europe, Dec 2014, Tunis, France. pp.343-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherches en Droit International et Européen et Relations Maghreb-Europe, Dec 2014, Tunis, France. pp.343-364</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil de l’Europe face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe face au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Langues et Cultures d’Europe, Amérique, Afrique, Asie et Australie (ILCEA4); Chaire Jean Monnet sur les Relations franco-allemandes, l’intégration européenne et la mondialisation; Centre d’Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Nov 2019, Saint-Martin-d’Hères, France. pp.121-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Langues et Cultures d’Europe, Amérique, Afrique, Asie et Australie (ILCEA4); Chaire Jean Monnet sur les Relations franco-allemandes, l’intégration européenne et la mondialisation; Centre d’Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Nov 2019, Saint-Martin-d’Hères, France. pp.121-153</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03366812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel(s) juge(s) pour contester les conséquences d’une opération Frontex ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Frontex à Frontex, vers l’émergence d’un service européen des garde-frontières et garde-côtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE); Centre de recherches juridiques de Grenoble (CRJ), Mar 2018, Grenoble, France. pp.267-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE); Centre de recherches juridiques de Grenoble (CRJ), Mar 2018, Grenoble, France. pp.267-288</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à une nationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nationalité au carrefour des droits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rennes, France. pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rennes, France. pp.53-68</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès des détenus aux soins de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française pour le droit international (SFDI), May 2018, Rennes, France. pp.435-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Société française pour le droit international (SFDI), May 2018, Rennes, France. pp.435-456</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement sexuel et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ignace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence citoyenne "Le harcèlement sexuel et le droit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Feb 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Feb 2018, Grenoble, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">70 ans de Droits de l’Homme face aux défis du 21ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70 ans de Droits de l’Homme face aux défis du 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Accés Romans, Nov 2018, Romans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Accés Romans, Nov 2018, Romans, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour européenne des droits de l’homme et la reconnaissance du statut d’État à des entités contestées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance du statut d’Etat à des entités contestées: approches de droits international, régional et interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE), Jun 2017, Grenoble, France. pp.159-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE), Jun 2017, Grenoble, France. pp.159-177</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposition d’une grille d’analyse des procédures de suivi internationales aux autorités de régulation internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la soft law en droit interne, européen et international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison internationale de l'université Paris 1, Jun 2017, Paris, France. pp.317-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Maison internationale de l'université Paris 1, Jun 2017, Paris, France. pp.317-334</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit est-il misogyne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit est-il misogyne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Droits de l'Homme du barreau de Grenoble; Faculté de droit de l'université de Grenoble, Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Droits de l'Homme du barreau de Grenoble; Faculté de droit de l'université de Grenoble, Mar 2017, Grenoble, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunité de juridiction et droit international des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine des internationalistes 1ère session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des sciences juridiques, politiques et sociales de Tunis (Tunisie), Mar 2017, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La soft law est-elle l’avenir des droits fondamentaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des libertés en question(s) – Colloque des 5 ans de la RDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Nov 2016, Grenoble, France. pp.chron. n°20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947016v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01875174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les signes religieux dans l’espace public</w:t>
               </w:r>
@@ -4307,169 +4307,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">GAUTHIER (Catherine), PLATON (Sébastien), SZYMCZAK (David). – Droit européen des droits de l’Homme, 1 vol. broché de 518 p., 2016, Paris (Sirey), ISBN : 978 2 247 15429 6 4134079</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.546-548</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La soft law est-elle l’avenir des droits fondamentaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le droit des libertés en question(s) - Colloque des 5 ans de la RDLF, RDLF 2017, pp.chron. n°20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947018v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02047491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le printemps de la soft law</w:t>
               </w:r>
@@ -5664,272 +5664,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit à une nationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunessen Bertrand; Sarah Cassella; Cécile Rapoport. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nationalité au carrefour des droits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-68, 2019, L'Univers des normes, 978-2-7535-7775-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès des détenus aux soins de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Le Floch; Thibaut Fleury Graff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et droit international : colloque de Rennes : [31 mai-1er juin 2018]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Pedone, pp.435-456, 2019, 978-2-233-00910-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Victimes sans réparation ? Le défaut de coopération des États comme obstacle à la réparation au profit des victimes devant la Cour européenne des droits de l’homme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haykel Ben Mahfoudh; Noura Kridis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les victimes en droit international : actes du Colloque international de Tunis, 4-5 décembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LR-DIERME</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.343-363, 2019, 978-9938-815-03-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048922v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-02048934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel(s) juge(s) pour contester les conséquences d’une opération Frontex</w:t>
               </w:r>
@@ -7124,632 +7124,632 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03418989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peine de mort et droits de l'homme. Pour des standards internationaux de protection spécifiques aux personnes passibles de la peine de mort ou condamnées à mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Drici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peine de mort, politiques pénales et conditions de détention des condamnés à mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En distanciel, France. Éditions A. Pedone, pp.288, 2024, 978-2-233-01059-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04481587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation des ressources naturelles et protection des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca AIlincai; Sabine Lavorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploitation des ressources naturelles et protection des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.252, 2013, 978-2-233-00660-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quatrième Sommet du Conseil de l'Europe et les suites qui lui ont été données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RDLF 2024, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04630286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La soft law dans le domaine des droits fondamentaux (octobre 2017-octobre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118, pp.401-445, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La soft law dans le domaine des droits fondamentaux (octobre 2016-octobre 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 114, pp.409-452, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La soft law dans le domaine des droits fondamentaux (juin 2015-octobre 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110, pp.307-349, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La soft law dans le domaine des droits fondamentaux (juin 2014-juin 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 105, pp.183-225, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047462v1</w:t>
-              </w:r>
-[...224 lines deleted...]
-                <w:t xml:space="preserve">hal-02021474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8258,51 +8258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388157v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348657v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830853v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ignace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arroyo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tubiana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tukov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Touz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Breham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belrhali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dechenaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01823496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rambaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127537v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481729v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/peine-de-mort-et-droits-de-lhomme/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droits-humains-temps-pandemie-9782807931725.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrdierme.files.wordpress.com/2020/08/les-victimes-en-droit-international-web-1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048931v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4865" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/soft-law-et-droits-fondamentaux-9782233008282.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048927v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/iidh/Prevention/Prevention.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfdi.org/publications/la-necessite-en-droit-international/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17176/20211104-131408-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481587v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piveteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Drici" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021474v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cesice.wix.com/colloque-cesice#%21interventions" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/site/wp-content/uploads/2017/03/Pr%C3%A9sentation-de-SOFT-LAW.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388157v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348657v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830853v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ignace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arroyo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tubiana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tukov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Touz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Breham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belrhali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dechenaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01823496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rambaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127537v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481729v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/peine-de-mort-et-droits-de-lhomme/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droits-humains-temps-pandemie-9782807931725.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4865" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrdierme.files.wordpress.com/2020/08/les-victimes-en-droit-international-web-1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/soft-law-et-droits-fondamentaux-9782233008282.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048927v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/iidh/Prevention/Prevention.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfdi.org/publications/la-necessite-en-droit-international/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17176/20211104-131408-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piveteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Drici" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cesice.wix.com/colloque-cesice#%21interventions" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047488v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/site/wp-content/uploads/2017/03/Pr%C3%A9sentation-de-SOFT-LAW.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>