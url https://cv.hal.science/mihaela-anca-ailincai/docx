--- v2 (2026-05-07)
+++ v3 (2026-05-29)
@@ -169,2395 +169,2395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05506031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Work on Conflicts: Is There a Space for the Council of Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Work on Conflicts: Is there a Space for the Council of Europe?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CURE – Campaign to Uphold Rights in Europe (https://cure-campaign.org/), Oct 2025, Webinaire [en ligne], Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05348657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From European citizenship to democratic citizenship: the CoE’s contribution to the formation of a European identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Citizenship and the (re)appearance of Borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’excellence Jean Monnet - Université de Strasbourg; Université de Waseda (Japon), Jan 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04913391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les implications institutionnelles et financières de l'adhésion de l'Union européenne à la CEDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'adhésion de l'UE à la Convention européenne des droits de l'homme : état des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julie Cardon, Nov 2025, Paris - Université Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05388157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, CURE – Campaign to Uphold Rights in Europe (https://cure-campaign.org/), Oct 2025, Webinaire [en ligne], Netherlands</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La condamnation à mort par les entités non étatiques/par les entités étatiques contestées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peine de mort, politiques pénales et conditions de détention des condamnés à mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anca Ailincai; Charlotte Piveteau; Nordine Drici, Mar 2021, En distanciel, France. pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’excellence Jean Monnet - Université de Strasbourg; Université de Waseda (Japon), Jan 2025, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04920754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et perspectives - Une vue d'ensemble à visée introductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Conseil de l'Europe : 75 ans et après ? Passé, présent et avenir d'une organisation internationale septuagénaire : aspects choisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04830853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du Conseil de l'Europe dans la prévention des conflits, ou comment concrétiser le concept de sécurité démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité globale : Journée en l'honneur de M. Marcel Sinkondo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. Mélanie DUBUY; Sandrine TURGIS, Jul 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, dir. Mélanie DUBUY; Sandrine TURGIS, Jul 2024, Reims, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04636396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap et accessibilité dans la jurisprudence de la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicaps, accessibilité et responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippine Lohéac-Derboulle, Dec 2021, Angers, France. pp.52-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anca Ailincai; Charlotte Piveteau; Nordine Drici, Mar 2021, En distanciel, France. pp.288</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The reluctance of the Council of Europe’s Member States to recognise a right to a clean, healthy and sustainable environment at the European level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Human Rights Law Conference 2023 : Human Rights Law: Prospects, possibilities, fears and limitations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Law, University of Cambridge, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04306861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel encadrement des limitations de la jouissance des droits garantis par la Convention européenne des droits de l’homme pendant la pandémie de Covid-19 ? A propos des balises démocratiques posées par le Conseil de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Rights in Pandemic Times. Political Exceptionalism, Social Vulnerability &amp; Restricted Freedoms. International &amp; European Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Bouhon; Anne-Emmanuelle Bourgaux; Elise Degrave; Camille Lanssens; Julie Pieret; Céline Romainville; Sébastien van Drooghenbroeck (dir.), Sep 2021, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04920791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fourth Summit of the Council of Europe - Introductory remarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The fourth Summit of the Council of Europe. Assessing progress six months on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. Anca AILINCAI, Dec 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04481556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit à la liberté d’expression dans la jurisprudence de la Cour africaine des droits de l’homme et des peuples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Cour africaine des droits de l'homme : bilan et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Le Floch; Marie Lemey; Lucie Paiola (dir.), Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04920814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Philippine Lohéac-Derboulle, Dec 2021, Angers, France. pp.52-62</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution du juge européen des droits de l'homme au développement de recours effectifs protégeant les libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La contribution des juges des libertés au développement de recours effectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherches sur l'Évolution de la Nation Et de l'État (IRENEE), May 2021, En distanciel, France. pp.337-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Bouhon; Anne-Emmanuelle Bourgaux; Elise Degrave; Camille Lanssens; Julie Pieret; Céline Romainville; Sébastien van Drooghenbroeck (dir.), Sep 2021, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi du respect de l’État de droit en Europe : concurrence ou complémentarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Conseil de l'Europe, 70 ans et après ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Excellence Jean Monnet d’Aquitaine; Centre de recherches et de documentation européennes et internationales (CRDEI) de l'Université de Bordeaux, Sep 2019, Pessac, France. pp.329-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Law, University of Cambridge, Sep 2023, Cambridge, United Kingdom</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différents standards européens de protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Règlement Général sur la Protection des Données. Aspects institutionnels et matériels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, dir. Anca AILINCAI, Dec 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victimes sans réparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victimes en Droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherches en Droit International et Européen et Relations Maghreb-Europe, Dec 2014, Tunis, France. pp.343-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherches sur l'Évolution de la Nation Et de l'État (IRENEE), May 2021, En distanciel, France. pp.337-355</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage du numérique pour documenter (et prévenir) des cas de non-assistance à personne en danger en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les données numériques des migrants et des réfugiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l’Ouest : Droit et Europe (UMR CNRS 6262), Sep 2017, Rennes, France. pp.157-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Excellence Jean Monnet d’Aquitaine; Centre de recherches et de documentation européennes et internationales (CRDEI) de l'Université de Bordeaux, Sep 2019, Pessac, France. pp.329-360</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil de l’Europe face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe face au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Langues et Cultures d’Europe, Amérique, Afrique, Asie et Australie (ILCEA4); Chaire Jean Monnet sur les Relations franco-allemandes, l’intégration européenne et la mondialisation; Centre d’Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Nov 2019, Saint-Martin-d’Hères, France. pp.121-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03366812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos conclusifs - Stéphane Hessel : les perspectives d'un engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stéphane Hessel : Une vie au service des autres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILCEA4 (Institut des Langues et Cultures d'Europe, Amérique, Afrique, Asie et Australie), Jan 2020, Saint-Martin-d’Hères, France. pp.193-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04920830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1, Nov 2018, Rennes, France</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel(s) juge(s) pour contester les conséquences d’une opération Frontex ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Frontex à Frontex, vers l’émergence d’un service européen des garde-frontières et garde-côtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE); Centre de recherches juridiques de Grenoble (CRJ), Mar 2018, Grenoble, France. pp.267-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l’Ouest : Droit et Europe (UMR CNRS 6262), Sep 2017, Rennes, France. pp.157-172</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à une nationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nationalité au carrefour des droits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rennes, France. pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherches en Droit International et Européen et Relations Maghreb-Europe, Dec 2014, Tunis, France. pp.343-364</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès des détenus aux soins de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française pour le droit international (SFDI), May 2018, Rennes, France. pp.435-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Langues et Cultures d’Europe, Amérique, Afrique, Asie et Australie (ILCEA4); Chaire Jean Monnet sur les Relations franco-allemandes, l’intégration européenne et la mondialisation; Centre d’Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Nov 2019, Saint-Martin-d’Hères, France. pp.121-153</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposition d’une grille d’analyse des procédures de suivi internationales aux autorités de régulation internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la soft law en droit interne, européen et international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison internationale de l'université Paris 1, Jun 2017, Paris, France. pp.317-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE); Centre de recherches juridiques de Grenoble (CRJ), Mar 2018, Grenoble, France. pp.267-288</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour européenne des droits de l’homme et la reconnaissance du statut d’État à des entités contestées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance du statut d’Etat à des entités contestées: approches de droits international, régional et interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE), Jun 2017, Grenoble, France. pp.159-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rennes, France. pp.53-68</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">70 ans de Droits de l’Homme face aux défis du 21ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70 ans de Droits de l’Homme face aux défis du 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Accés Romans, Nov 2018, Romans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société française pour le droit international (SFDI), May 2018, Rennes, France. pp.435-456</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement sexuel et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ignace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence citoyenne "Le harcèlement sexuel et le droit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Feb 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le harcèlement sexuel et le droit</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law est-elle l’avenir des droits fondamentaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des libertés en question(s) – Colloque des 5 ans de la RDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Nov 2016, Grenoble, France. pp.chron. n°20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunité de juridiction et droit international des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine des internationalistes 1ère session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des sciences juridiques, politiques et sociales de Tunis (Tunisie), Mar 2017, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les signes religieux dans l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Ignace</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Feb 2018, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tukov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence citoyenne "Les signes religieux dans l’espace public"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Accés Romans, Nov 2018, Romans, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft law et droits fondamentaux - Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Law et Droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Feb 2016, Grenoble, France. pp.7-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE), Jun 2017, Grenoble, France. pp.159-177</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De nouvelles perspectives en matière de contentieux des droits de l’homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrôle juridictionnel du droit souple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques sur l’efficacité des systèmes continentaux (CEJESCO); Centre de Recherche Droit et Territoire (CRDT), Mar 2017, Reims, France. pp.179-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison internationale de l'université Paris 1, Jun 2017, Paris, France. pp.317-334</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recourir à la torture pour lutter contre le terrorisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Breham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence citoyenne "Recourir à la torture pour lutter contre le terrorisme ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CEDH garantit-elle un droit à l’amour ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la 10ème édition du concours Habeas Corpus : Amour et CEDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Promotion Interuniversitaire des Droits de l’Homme (APIDH), Apr 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit est-il misogyne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit est-il misogyne ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Droits de l'Homme du barreau de Grenoble; Faculté de droit de l'université de Grenoble, Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048875v1</w:t>
-              </w:r>
-[...546 lines deleted...]
-                <w:t xml:space="preserve">hal-02047489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse juridique des débats devant l’assemblée parlementaire du Conseil de l’Europe</w:t>
               </w:r>
@@ -3479,997 +3479,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05229783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les clair-obscur du quatrième Sommet du Conseil de l’Europe et ses suites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, RDLF 2024, pp.chron. n° 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04530740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combien valent les droits de l'homme, la démocratie et l’État de droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, RDLF 2024, pp.chron. n°49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04630210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les clair-obscur du quatrième Sommet du Conseil de l’Europe et ses suites</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap et accessibilité dans la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.52-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un quatrième Sommet du Conseil de l’Europe : pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, RDLF 2024, pp.chron. n° 15</w:t>
+              <w:t xml:space="preserve">, 2023, RDLF 2023, pp.chron. n°26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tribulations des efforts de modernisation de l’arsenal normatif du Conseil de l’Europe en faveur de la protection de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2022 (LXVIII), pp.21-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04249876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un quatrième Sommet du Conseil de l’Europe : pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, RDLF 2023, pp.chron. n°27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04156598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1, pp.52-62</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution de la Cour européenne des droits de l’homme au développement de recours effectifs protégeant les droits et libertés fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civitas Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, pp.337-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un quatrième Sommet du Conseil de l’Europe : pour quoi faire ?</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je suis venu te dire que je m’en vais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, RDLF 2023, pp.chron. n°26</w:t>
+              <w:t xml:space="preserve">, 2021, RDLF 2021, pp.chron. n° 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49, pp.337-355</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03366831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suivi du respect des valeurs fondamentales en Europe : concurrence ou complémentarité entre le Conseil de l’Europe et l’Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.329-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Je suis venu te dire que je m’en vais</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arrêt Ilgar Mammadov c/ Azerbaidjan de la Cour européenne des droits de l'homme a-t-il été exécuté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03127537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle plus-value pour un mécanisme global de suivi du respect des valeurs européennes au sein de l'Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.567-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03366834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law est-elle vraiment si soft ? A propos de la valeur juridique des constatations du Comité des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.402-405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law est-elle l’avenir des droits fondamentaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, RDLF 2021, pp.chron. n° 28</w:t>
+              <w:t xml:space="preserve">, 2017, Le droit des libertés en question(s) - Colloque des 5 ans de la RDLF, RDLF 2017, pp.chron. n°20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39, pp.329-360</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GAUTHIER (Catherine), PLATON (Sébastien), SZYMCZAK (David). – Droit européen des droits de l’Homme, 1 vol. broché de 518 p., 2016, Paris (Sirey), ISBN : 978 2 247 15429 6 4134079</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.546-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...274 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047491v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01947018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le printemps de la soft law</w:t>
               </w:r>
@@ -4895,1810 +4895,1810 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Article 46 - Force obligatoire et exécution des arrêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mouloud Boumghar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire de la Convention européenne des droits de l’homme article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.1689-1732, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La condamnation à mort par des entités non étatiques. Réflexions sur les garanties procédurales envisageables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anca Ailincai; Charlotte Piveteau; Nordine Drici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peine de mort et droits de l'homme : pour des standards internationaux de protection spécifiques aux personnes passibles de la peine de mort ou condamnées à mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions A. Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-186, 2024, 978-2-233-01059-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions A. Pedone</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-186, 2024, 978-2-233-01059-9</w:t>
+                <w:t xml:space="preserve">halshs-04481729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel encadrement des limitations de la jouissance des droits garantis par la Convention européenne des droits de l’homme pendant la pandémie de Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Bouhon; Anne-Emmanuelle Bourgaux; Elise Degrave; Camille Lanssens; Julien Pieret; Céline Romainville; Sébastien Van Drooghenbroeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits humains en temps de pandémie : perspectives internationales, européennes et comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-267, 2023, 978-2-8079-3172-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.1689-1732, A paraître</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la liberté d’expression dans la jurisprudence de la Cour africaine des droits de l’homme et des peuples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Le Floch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour africaine des droits de l'homme et des peuples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-326, 2023, Publications de l'Institut international des droits de l'homme, 978-2-233-01033-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.305-326, 2023, Publications de l'Institut international des droits de l'homme, 978-2-233-01033-9</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suivi de l’Assemblée parlementaire du Conseil de l’Europe dans la tourmente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca Ailincai; Constance Chevallier-Govers; Vérane Edjaharian-Kanaa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Europes : de l’intérieur, vers l’extérieur : mélanges en l'honneur du professeur Catherine Schneider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.77-105, 2021, 978-2-84934-506-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les droits humains en temps de pandémie : perspectives internationales, européennes et comparées</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03366823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale - Stéphane Hessel : les perspectives d'un engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Genton; Philippe Gréciano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stéphane Hessel : les perspectives d'un engagement : [Actes du colloque organisé à Grenoble le 14 janvier 2020]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Institut francophone pour la justice et la démocratie, pp.193-211, 2020, Transition &amp; justice, 978-2-37032-274-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différents standards européens de protection des données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Bensamoun; Brunessen Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le règlement général sur la protection des données : aspects institutionnels et matériels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.101-127, 2020, Droit &amp; science politique, 978-2-84934-447-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Contrôleur général des lieux de privation de liberté comme producteur de normes juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eudoxie Gallardo; Muriel Giacopelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'élaboration d'un droit de la privation de liberté : étude autour des Recommandations minimales du Contrôleur général des lieux de privation de liberté (CGLPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.45-68, 2020, 978-2-7110-3387-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03366822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage du numérique pour documenter (et prévenir) des cas de non-assistance à personne en danger en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Turgis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les données numériques des migrants et des réfugiés sous l'angle du droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.157-172, 2020, Droits européens, 978-2-7535-7905-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil de l’Europe face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susanne Berthier-Foglar; Philippe Gréciano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe face au changement climatique : [actes du colloque de Grenoble consacré, le 29 novembre 2019, à "l'Europe face au changement climatique"]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.121-153, 2020, Horizons européens, 978-2-84934-515-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03550769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victimes sans réparation ? Le défaut de coopération des États comme obstacle à la réparation au profit des victimes devant la Cour européenne des droits de l’homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haykel Ben Mahfoudh; Noura Kridis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les victimes en droit international : actes du Colloque international de Tunis, 4-5 décembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.239-267, 2023, 978-2-8079-3172-5</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LR-DIERME</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.343-363, 2019, 978-9938-815-03-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.77-105, 2021, 978-2-84934-506-1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à une nationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunessen Bertrand; Sarah Cassella; Cécile Rapoport. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nationalité au carrefour des droits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-68, 2019, L'Univers des normes, 978-2-7535-7775-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.121-153, 2020, Horizons européens, 978-2-84934-515-3</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès des détenus aux soins de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Le Floch; Thibaut Fleury Graff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et droit international : colloque de Rennes : [31 mai-1er juin 2018]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Pedone, pp.435-456, 2019, 978-2-233-00910-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 27, Institut francophone pour la justice et la démocratie, pp.193-211, 2020, Transition &amp; justice, 978-2-37032-274-6</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel(s) juge(s) pour contester les conséquences d’une opération Frontex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Romain Tinière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Frontex à Frontex : vers l'émergence d'un service européen des garde-côtes et garde-frontières : [colloque international du CESICE et CRJ, 22-23 mars 2018, Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, Bruylant, pp.267-288, 2019, Collection Droit de l'Union européenne. Colloques, 978-2-8027-6350-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.101-127, 2020, Droit &amp; science politique, 978-2-84934-447-7</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposition d’une grille d’analyse des procédures de suivi internationales aux autorités de régulation internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Deumier; Jean-Marc Sorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la soft law en droit interne, européen et international : [publication du séminaire de recherche du 15 juin 2017, Maison internationale de l'université Paris 1]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, une marque de Lextenso, pp.317-334, 2018, Contextes, 978-2-275-05723-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.45-68, 2020, 978-2-7110-3387-4</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour européenne des droits de l’homme et la reconnaissance du statut d’État à des entités contestées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance du statut d'État à des entités contestées : approches de droits international, régional et interne : [actes du colloque / organisé par le Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE) les 1 et 2 juin 2017 à Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pédone, pp.159-177, 2018, 978-2-233-00879-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.157-172, 2020, Droits européens, 978-2-7535-7905-7</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca Ailincai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft law et droits fondamentaux : actes du colloque organisé par le "Groupe de recherche sur les droits et libertés fondamentaux" (GRDLF) du Centre de recherches juridiques (CRJ), Grenoble, 4-5 février 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions A. Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-27, 2017, Publications de l'Institut international des droits de l'homme, 978-2-233-00828-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-68, 2019, L'Univers des normes, 978-2-7535-7775-6</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel du droit souple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Hochmann; Denis Jouve; Pauline Pailler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrôle juridictionnel du droit souple : [actes du colloque éponyme, Université de Reims Champagne-Ardenne, le 22 mars 2017]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ÉPURE - Éditions et presses universitaires de Reims, pp.179-209, 2017, 978-2-37496-047-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Pedone, pp.435-456, 2019, 978-2-233-00910-4</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piraterie et droits de l'homme au sein du Conseil de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Pedone, pp.227-244, 2015, 978-2-233-00767-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.343-363, 2019, 978-9938-815-03-0</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche comparée des méthodes non-conventionnelles de prévention des violations des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Decaux; Sébastien Touzé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prévention des violations des droits de l'homme : actes du colloque des 13 et 14 juin 2013, [Paris]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions A. Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-139, 2015, Publications de l'Institut international des droits de l'homme, 978-2-233-00745-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 44, Bruylant, pp.267-288, 2019, Collection Droit de l'Union européenne. Colloques, 978-2-8027-6350-5</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paix et l'emploi de la force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joel MEKHANTAR ; Raphaël PORTEILLA (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et Constitutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Eska, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, une marque de Lextenso, pp.317-334, 2018, Contextes, 978-2-275-05723-1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca Ailincai; Sabine Lavorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploitation des ressources naturelles et protection des droits de l'homme : [actes du colloque / organisé par le Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE) les 6 et 7 octobre 2011 à Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Pedone, pp.9-16, 2013, 978-2-233-00660-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pédone, pp.159-177, 2018, 978-2-233-00879-4</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation des ressources naturelles et droit à un environnement sain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca Ailincai; Sabine Lavorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploitation des ressources naturelles et protection des droits de l'homme : [actes du colloque / organisé par le Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE) les 6 et 7 octobre 2011 à Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Pedone, pp.83-104, 2013, 978-2-233-00660-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...463 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048917v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02304919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La surveillance non juridictionnelle du respect de la soft law au sein du Conseil de l'Europe</w:t>
               </w:r>
@@ -6869,887 +6869,887 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Long-Awaited Election of a Judge to the ECtHR in Respect of Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04830829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Parliamentary Assembly of the Council of Europe is at it again. On the non-ratification of the credentials of Azerbaijan’s parliamentary delegation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04498702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Should the Polish authorities request the CoE Parliamentary Assembly to lift MP Marcin Romanowski’s immunity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who monitors compliance with fundamental values in EU Member States? The Parliamentary Assembly of the Council of Europe might be back in the game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17176/20211104-131408-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...47 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03418989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quatrième Sommet du Conseil de l'Europe et les suites qui lui ont été données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RDLF 2024, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law dans le domaine des droits fondamentaux (octobre 2017-octobre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 118, pp.401-445, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law dans le domaine des droits fondamentaux (octobre 2016-octobre 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 114, pp.409-452, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law dans le domaine des droits fondamentaux (juin 2015-octobre 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110, pp.307-349, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law dans le domaine des droits fondamentaux (juin 2014-juin 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 105, pp.183-225, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peine de mort et droits de l'homme. Pour des standards internationaux de protection spécifiques aux personnes passibles de la peine de mort ou condamnées à mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Drici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peine de mort, politiques pénales et conditions de détention des condamnés à mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, En distanciel, France. Éditions A. Pedone, pp.288, 2024, 978-2-233-01059-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04481587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des ressources naturelles et protection des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Anca Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lavorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mihaela Anca AIlincai; Sabine Lavorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploitation des ressources naturelles et protection des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pedone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.252, 2013, 978-2-233-00660-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021474v1</w:t>
-              </w:r>
-[...375 lines deleted...]
-                <w:t xml:space="preserve">hal-02047462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8258,51 +8258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388157v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348657v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830853v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ignace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arroyo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tubiana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tukov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Touz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Breham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belrhali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dechenaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01823496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rambaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127537v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481729v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/peine-de-mort-et-droits-de-lhomme/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droits-humains-temps-pandemie-9782807931725.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4865" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrdierme.files.wordpress.com/2020/08/les-victimes-en-droit-international-web-1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/soft-law-et-droits-fondamentaux-9782233008282.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048927v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/iidh/Prevention/Prevention.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfdi.org/publications/la-necessite-en-droit-international/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17176/20211104-131408-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piveteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Drici" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cesice.wix.com/colloque-cesice#%21interventions" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047488v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/site/wp-content/uploads/2017/03/Pr%C3%A9sentation-de-SOFT-LAW.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348657v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388157v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306861v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920830v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ignace" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arroyo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tubiana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tukov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Touz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Breham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belrhali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dechenaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01823496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rambaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127537v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481729v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/peine-de-mort-et-droits-de-lhomme/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droits-humains-temps-pandemie-9782807931725.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrdierme.files.wordpress.com/2020/08/les-victimes-en-droit-international-web-1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048931v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4865" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/soft-law-et-droits-fondamentaux-9782233008282.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048927v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/iidh/Prevention/Prevention.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfdi.org/publications/la-necessite-en-droit-international/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498702v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17176/20211104-131408-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481587v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piveteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Drici" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021474v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cesice.wix.com/colloque-cesice#%21interventions" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/site/wp-content/uploads/2017/03/Pr%C3%A9sentation-de-SOFT-LAW.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>