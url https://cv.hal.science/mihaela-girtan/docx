--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -442,1325 +442,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Aluminum Nanostructured Electrode on the Properties of Bulk Heterojunction Based Heterostructures for Electronics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorine-Doped SnO 2 Thin Films in Solar Cell Applications. Morphological, Optical and Electrical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Socol</w:t>
+                <w:t xml:space="preserve">P. Lisnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Solonaru</w:t>
+                <w:t xml:space="preserve">L. Hrostea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loredana Vacareanu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12234230⟩</w:t>
+              <w:t xml:space="preserve">Archives of Metallurgy and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.483-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/amm.2023.142426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083625v1</w:t>
+                <w:t xml:space="preserve">hal-05083628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Photosensitive Properties of Flexible n (p)–InSe/In2O3 Heterojunctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veaceslav Sprincean</w:t>
+                <w:t xml:space="preserve">A review on oxide/metal/oxide thin films on flexible substrates as electrodes for organic and perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liviu Leontie</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15093140⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.100122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omx.2021.100122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083624v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on oxide/metal/oxide thin films on flexible substrates as electrodes for organic and perovskite solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+                <w:t xml:space="preserve">Effect of Aluminum Nanostructured Electrode on the Properties of Bulk Heterojunction Based Heterostructures for Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Rasoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Breazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Solonaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loredana Vacareanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.100122. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (23), pp.4230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omx.2021.100122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12234230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048973v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine-Doped SnO 2 Thin Films in Solar Cell Applications. Morphological, Optical and Electrical Properties</w:t>
+                <w:t xml:space="preserve">Optical and Photosensitive Properties of Flexible n (p)–InSe/In2O3 Heterojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lisnic</w:t>
+                <w:t xml:space="preserve">Veaceslav Sprincean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hrostea</w:t>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leontie</w:t>
+                <w:t xml:space="preserve">Iuliana Caraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Girtan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dumitru Untila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Metallurgy and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.483-490. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24425/amm.2023.142426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15093140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083628v1</w:t>
+                <w:t xml:space="preserve">hal-05083624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arylenevinylene Oligomer-Based Heterostructures on Flexible AZO Electrodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studies on the Physical Properties of TiO2:Nb/Ag/TiO2:Nb and NiO/Ag/NiO Three-Layer Structures on Glass and Plastic Substrates as Transparent Conductive Electrodes for Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hrostea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Lisnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14247688⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11061416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083621v1</w:t>
+                <w:t xml:space="preserve">hal-05082755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Critical Raw Materials Issue between Scarcity, Supply Risk, and Unique Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the development of nanocomposite encapsulation solutions for enhancing the efficiency of PV systems using optical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Walshe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mccormack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Doran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Amarandei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14081826⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.110654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2020.110654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201154v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the Physical Properties of TiO2:Nb/Ag/TiO2:Nb and NiO/Ag/NiO Three-Layer Structures on Glass and Plastic Substrates as Transparent Conductive Electrodes for Solar Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Liviu Leontie</w:t>
+                <w:t xml:space="preserve">Organic Heterostructures with Indium‐Free Transparent Conductor Electrode for Optoelectronic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Breazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11061416⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202100521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082755v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Heterostructures with Indium‐Free Transparent Conductor Electrode for Optoelectronic Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+                <w:t xml:space="preserve">Combined Experimental and Modeling Analysis for the Development of Optical Materials Suitable to Enhance the Implementation of Plasmonic-Enhanced Luminescent Down-Shifting Solutions on Existing Silicon-Based Photovoltaic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Walshe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mccormack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Doran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Amarandei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 219 (15), </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.2512-2525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.202100521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083623v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the development of nanocomposite encapsulation solutions for enhancing the efficiency of PV systems using optical modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arylenevinylene Oligomer-Based Heterostructures on Flexible AZO Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Rasoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Breazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2020.110654⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (24), pp.7688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14247688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201153v1</w:t>
+                <w:t xml:space="preserve">hal-05083621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Experimental and Modeling Analysis for the Development of Optical Materials Suitable to Enhance the Implementation of Plasmonic-Enhanced Luminescent Down-Shifting Solutions on Existing Silicon-Based Photovoltaic Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Critical Raw Materials Issue between Scarcity, Supply Risk, and Unique Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Doran</w:t>
+                <w:t xml:space="preserve">Antje Wittenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Amarandei</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Luisa Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giosuè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (6), pp.2512-2525. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (8), pp.1826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14081826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082760v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF PBDB-T-SF: FULLERENE BLEND THIN FILMS FOR SOLAR CELL APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hrostea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Leontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2140,64 +2140,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Physical Properties PEDOT:PSS Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2238,558 +2238,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the properties of organic heterostructures prepared with nano-patterned metallic electrode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Preda</w:t>
+                <w:t xml:space="preserve">Optical and Morphological Properties of P3HT and P3HT: PCBM Thin Films Used in Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hrostea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Matei</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 443, pp.592-602. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 374, pp.012015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.02.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/374/1/012015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443094v1</w:t>
+                <w:t xml:space="preserve">hal-02443090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic heterostructures obtained on ZnO/Ag/ZnO electrode</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of pulsed electrodeposition parameters on the properties of zinc oxide thin films to improve the photoelectrochemical and photoelectrodegradation efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Florica</w:t>
+                <w:t xml:space="preserve">Meriem Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Costas</w:t>
+                <w:t xml:space="preserve">Farid Habelhames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Nessark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Derbal-Habak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.05.039⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (3), pp.30102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2018180227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443151v1</w:t>
+                <w:t xml:space="preserve">hal-02442375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Morphological Properties of P3HT and P3HT: PCBM Thin Films Used in Photovoltaic Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the properties of organic heterostructures prepared with nano-patterned metallic electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rasoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/374/1/012015⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 443, pp.592-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.02.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443090v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed electrodeposition parameters on the properties of zinc oxide thin films to improve the photoelectrochemical and photoelectrodegradation efficiency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+                <w:t xml:space="preserve">Organic heterostructures obtained on ZnO/Ag/ZnO electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassina Derbal-Habak</w:t>
+                <w:t xml:space="preserve">C. Florica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Costas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2018180227⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.366-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02442375v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophilic/hydrophobic and optical properties of B 2 O 3 doped TiO 2 sol-gel thin films: Effect of B 2 O 3 content, film thickness and surface roughness</w:t>
               </w:r>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Breazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Costas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124 (9), </w:t>
@@ -3033,269 +3033,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of oxide/metal/oxide thin films for transparent electronics and solar cells applications by spectroscopic ellipsometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of charge carrier mobility in perovskite nanowire films by photo-celiv method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aukštuolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Mousdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.34-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741580v1</w:t>
+                <w:t xml:space="preserve">hal-02443179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of charge carrier mobility in perovskite nanowire films by photo-celiv method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxide/metal/oxide electrodes for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hrostea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aukštuolis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Socol</w:t>
+                <w:t xml:space="preserve">Mihaela Boclinca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.464-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443179v1</w:t>
+                <w:t xml:space="preserve">hal-02443080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review of photovoltaic cells based on organic monomeric and polymeric thin film heterojunctions</w:t>
               </w:r>
@@ -3307,51 +3324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Antohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hrostea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Antohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3463,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Breazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Florica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 417, pp.196-203. </w:t>
@@ -3539,403 +3556,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide/metal/oxide electrodes for solar cell applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+                <w:t xml:space="preserve">MAPLE prepared heterostructures with oligoazomethine: Fullerene derivative mixed layer for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rasoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vacareanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.03.017⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 417, pp.183-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443080v1</w:t>
+                <w:t xml:space="preserve">hal-02443082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPLE prepared heterostructures with oligoazomethine: Fullerene derivative mixed layer for photovoltaic applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of charge carriers’ transport in organic solar cells by illumination area shifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 417, pp.183-195. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 160, pp.430-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443082v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of charge carriers’ transport in organic solar cells by illumination area shifting</w:t>
+                <w:t xml:space="preserve">Study of oxide/metal/oxide thin films for transparent electronics and solar cells applications by spectroscopic ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hrostea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Boclinca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 160, pp.430-434. </w:t>
+              <w:t xml:space="preserve">AIMS Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.594 - 613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/matersci.2017.3.594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443078v1</w:t>
+                <w:t xml:space="preserve">hal-01741580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible heterostructures based on metal phthalocyanines thin films obtained by MAPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4206,51 +4206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (4), pp.1213-1229</w:t>
@@ -4305,64 +4305,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vacareanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Rasoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4701,51 +4701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structural, morphological and optical properties of ITO, ZnO, ZnO:Al and NiO thin films obtained by thermal oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Merigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,51 +4865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.243-246. </w:t>
@@ -5212,1916 +5212,1916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and photosensitive properties of lamellar nanocomposites obtained by Cd intercalation of GaTe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is photonics the new electronics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.09.113⟩</w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.100-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443045v1</w:t>
+                <w:t xml:space="preserve">hal-02443050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is photonics the new electronics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical, morphological and electrical studies of thermally vacuum evaporated CdTe thin films for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2014.03.003⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443050v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, morphological and electrical studies of thermally vacuum evaporated CdTe thin films for photovoltaic applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Ion</w:t>
+                <w:t xml:space="preserve">On the direct current electric conductivity and conduction mechanism of some stable disubstituted 4-(4-pyridyl)pyridinium ylides in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Danac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prelipceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Graur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.06.031⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 556, pp.216-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.01.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443051v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the direct current electric conductivity and conduction mechanism of some stable disubstituted 4-(4-pyridyl)pyridinium ylides in thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the electrical properties of transparent electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.146-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443047v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the electrical properties of transparent electrodes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical and photosensitive properties of lamellar nanocomposites obtained by Cd intercalation of GaTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Evtodiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Spalatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Caraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Evtodiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 584, pp.542-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.09.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443182v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and morphological studies of thermally vacuum evaporated ZnSe thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the stability of the electrical and photoelectrical properties of P3HT and P3HT:PCBM blends thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Toma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.200-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2012.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443183v1</w:t>
+                <w:t xml:space="preserve">hal-02443039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of the electrical and photoelectrical properties of P3HT and P3HT:PCBM blends thin films</w:t>
+                <w:t xml:space="preserve">On the properties of aluminium doped zinc oxide thin films deposited on plastic substrates from ceramic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Bodea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Pedarnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 274, pp.306-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.03.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2012.10.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443039v1</w:t>
+                <w:t xml:space="preserve">hal-02443040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the properties of aluminium doped zinc oxide thin films deposited on plastic substrates from ceramic targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nb-doped TiO2 thin films deposited by spray pyrolysis method,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adomnitei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.D. Pedarnig</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Nica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume: 15 (Issue: 5-6), pp.Pages: 519-522</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02443040v1</w:t>
+                <w:t xml:space="preserve">hal-02444235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nb-doped TiO2 thin films deposited by spray pyrolysis method,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Luca</w:t>
+                <w:t xml:space="preserve">Optical properties of Nb-doped TiO2 thin films prepared by sol–gel method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Manole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobromir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V Nica</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (5), pp.4771-4776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2012.11.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444235v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of Nb-doped TiO2 thin films prepared by sol–gel method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Dobromir</w:t>
+                <w:t xml:space="preserve">Optical and morphological studies of thermally vacuum evaporated ZnSe thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Toma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (3), pp.805-811</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02443043v1</w:t>
+                <w:t xml:space="preserve">hal-02443183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the morphology on the optical and electrical properties of polycarbonate film doped with aniline derivatives monomers</w:t>
+                <w:t xml:space="preserve">On titanium oxide spray deposited thin films for solar cells applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Stanculescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+                <w:t xml:space="preserve">I. Vaiciulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Habelhames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (4), pp.335-342</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443031v1</w:t>
+                <w:t xml:space="preserve">hal-02443185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On titanium oxide spray deposited thin films for solar cells applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of ITO/metal/ITO and ZnO/metal/ZnO characteristics as transparent electrodes for third generation solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2012.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443185v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ITO/metal/ITO and ZnO/metal/ZnO characteristics as transparent electrodes for third generation solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of PEDOT:PEG/ZnO/p-Si heterojunction diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahrettin Yakuphanoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177 (11), pp.785-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2012.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443032v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of PEDOT:PEG/ZnO/p-Si heterojunction diode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murat Soylu</w:t>
+                <w:t xml:space="preserve">Electron transport properties of some new 4-tert-butylcalix[4]arene derivatives in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Danac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Carlescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Petronela Rambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2012.03.025⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135 (1), pp.123-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02443034v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport properties of some new 4-tert-butylcalix[4]arene derivatives in thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramona Danac</w:t>
+                <w:t xml:space="preserve">Surface wettability of titania thin films with increasing Nb content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alicia Petronela Rambu</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Manole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Dobromir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.04.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (7), pp.073502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4757007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443035v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface wettability of titania thin films with increasing Nb content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the morphology on the optical and electrical properties of polycarbonate film doped with aniline derivatives monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah Yildiz</w:t>
+                <w:t xml:space="preserve">Florin Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Rasoga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 161 (23-24), pp.2589-2597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4757007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443037v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of LiF layer abd ZnO nanoparticels addings on the performances of flexible photovoltaic cells based on polymer blends</w:t>
               </w:r>
@@ -7226,694 +7226,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin films of arylenevinylene oligomers prepared by MAPLE for applications in non-linear optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Socol</w:t>
+                <w:t xml:space="preserve">Influence of PEDOT:PSS layer on the performances of &amp;quot;bulk-heterojunction&amp;quot; photovoltaic cells based on MEH-PPV:PCBM(1:4) polymeric blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iftimie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Besleaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.1631-1638</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443026v1</w:t>
+                <w:t xml:space="preserve">hal-02443186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of PEDOT:PSS layer on the performances of &amp;quot;bulk-heterojunction&amp;quot; photovoltaic cells based on MEH-PPV:PCBM(1:4) polymeric blends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Antohe</w:t>
+                <w:t xml:space="preserve">Influence of Al doping agents nature on the physical properties of Al: ZnO films deposited by spin-coating technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ghomrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Radu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Besleaga</w:t>
+                <w:t xml:space="preserve">N. Gabouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (4), pp.1631-1638</w:t>
+              <w:t xml:space="preserve">Optoelectronics and Advanced Materials, Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.247-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443186v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Al doping agents nature on the physical properties of Al: ZnO films deposited by spin-coating technique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Serier</w:t>
+                <w:t xml:space="preserve">Thin films of arylenevinylene oligomers prepared by MAPLE for applications in non-linear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vacareanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronics and Advanced Materials, Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 257 (12), pp.5298-5302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2010.11.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443188v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of lif layer and ZnO nanoparticles addings on the performances of flexible photovoltaic cells based on polymer blends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V.A. Antohe</w:t>
+                <w:t xml:space="preserve">Effect of maleic anhydride–aniline derivative buffer layer on the properties of flexible substrate heterostructures: Indium tin oxide/nucleic acid base/metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.N. Mihailescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 520 (4), pp.1251-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.04.204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443187v1</w:t>
+                <w:t xml:space="preserve">hal-02443030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maleic anhydride–aniline derivative buffer layer on the properties of flexible substrate heterostructures: Indium tin oxide/nucleic acid base/metal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+                <w:t xml:space="preserve">The influence of lif layer and ZnO nanoparticles addings on the performances of flexible photovoltaic cells based on polymer blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iftimie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ghenescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Besleaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Antohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.1141-1148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02443030v1</w:t>
+                <w:t xml:space="preserve">hal-02443187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maple prepared organic heterostructures for photovoltaic applications</w:t>
               </w:r>
@@ -8039,1671 +8039,1671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the structural, morphological, optical and electrical properties of sol-gel deposited ZnO:In films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of multiphoton absorption processes in a perylenediimide derivative using thermal lensing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Derbal-Habak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mountasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.83-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443190v1</w:t>
+                <w:t xml:space="preserve">hal-03192912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the morphology on the optical and electrical properties of TPyP thin films deposited by vacuum evaporation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of ITO and PEDOT:PSS in stability/degradation of polymer:fullerene bulk heterojunctions solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Stanculescu</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronics and Advanced Materials, Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (3), pp.446-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2009.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443189v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of multiphoton absorption processes in a perylenediimide derivative using thermal lensing technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassina Derbal-Habak</w:t>
+                <w:t xml:space="preserve">MAPLE deposited thin monomer films of maleimidic derivatives for photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mountasser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+                <w:t xml:space="preserve">A.-M. Albu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (1), pp.83-85</w:t>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.731-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192912v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ITO and PEDOT:PSS in stability/degradation of polymer:fullerene bulk heterojunctions solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrosynthesis of organic–inorganic compounds (p–n heterojunction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Habelhames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nessark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 94 (3), pp.446-450. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (3), pp.141-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2009.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442411v1</w:t>
+                <w:t xml:space="preserve">hal-02442413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPLE deposited thin monomer films of maleimidic derivatives for photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Stanculescu</w:t>
+                <w:t xml:space="preserve">Undoped and Cr-doped TiO2 thin films obtained by spray pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Albu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Felicia Iacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Cornei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Luca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (16), pp.4586-4589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.12.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443191v1</w:t>
+                <w:t xml:space="preserve">hal-02442406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrosynthesis of organic–inorganic compounds (p–n heterojunction)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On physical properties of undoped and Al and In doped zinc oxide films deposited on PET substrates by reactive pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kompitsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2010.06.001⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (3), pp.33212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02442413v1</w:t>
+                <w:t xml:space="preserve">hal-00618490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undoped and Cr-doped TiO2 thin films obtained by spray pyrolysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicoleta Cornei</w:t>
+                <w:t xml:space="preserve">Effect of the morphology on the optical and electrical properties of TPyP thin films deposited by vacuum evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rasoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Luca</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optoelectronics and Advanced Materials, Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (12), pp.2032-2038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.12.037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02442406v1</w:t>
+                <w:t xml:space="preserve">hal-02443189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On physical properties of undoped and Al and In doped zinc oxide films deposited on PET substrates by reactive pulsed laser deposition</w:t>
+                <w:t xml:space="preserve">On the structural, morphological, optical and electrical properties of sol-gel deposited ZnO:In films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kompitsas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Fasaki</w:t>
+                <w:t xml:space="preserve">M. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 519 (2), pp.573-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2010112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00618490v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of poly(3,4-ethylenedioxythiophene)–polystyrenesulfonic acid films electrical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas sensing materials based on TiO[sub 2] thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Iftimie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicia Lacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Rusu</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mardare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2008.10.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1), pp.538-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3021050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442397v1</w:t>
+                <w:t xml:space="preserve">hal-02442403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On morphological, structural and electrical properties of vacuum deposited pentacene thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dabos-Seignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (9), pp.1159-1163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vacuum.2009.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas sensing materials based on TiO[sub 2] thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stability of poly(3,4-ethylenedioxythiophene)–polystyrenesulfonic acid films electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoleta Iftimie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Luca</w:t>
+                <w:t xml:space="preserve">G.G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicia Lacomi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diana Mardare</w:t>
+                <w:t xml:space="preserve">Mihaela Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27 (1), pp.538-541. </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (1-2), pp.44-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.3021050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2008.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442403v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of zinc oxides thin films prepared by thermal oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and optical properties of ZnO thin films deposited onto ITO/glass substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dabos-Seignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Rusu</w:t>
+                <w:t xml:space="preserve">S. Dabos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 254 (13), pp.4179-4185. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354 (35-39), pp.4461-4464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.12.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.06.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442391v1</w:t>
+                <w:t xml:space="preserve">hal-02442395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of ZnO thin films deposited onto ITO/glass substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Structural and electrical properties of zinc oxides thin films prepared by thermal oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Dabos</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dabos-Seignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.06.070⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (13), pp.4179-4185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02442395v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization of vacuum evaporated CdZnTe thin films deposited by a multilayer method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9883,64 +9883,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of ZnO thin films prepared by thermal oxidation of evaporated Zn thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (1-6), pp.116-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10075,230 +10075,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Quartz Window in a Rapid Thermal Chemical Vapour Deposition Apparatus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Dopped SnO2 Thin Films Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 8, pp.139-143</w:t>
+              <w:t xml:space="preserve">, 2006, 8, pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078899v1</w:t>
+                <w:t xml:space="preserve">hal-00078903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Dopped SnO2 Thin Films Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Quartz Window in a Rapid Thermal Chemical Vapour Deposition Apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Logerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouteville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 8, pp.27-30</w:t>
+              <w:t xml:space="preserve">, 2006, 8, pp.139-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078903v1</w:t>
+                <w:t xml:space="preserve">hal-00078899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal profile evaluation of a silicon wafer in a rapid thermal chemical vapour deposition apparatus,</w:t>
               </w:r>
@@ -10679,247 +10679,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the electronic transport and optical properties of some poly(azomethine urethane) in thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of post-annealing treatment on the electrical properties of In2O3 thin films prepared by an ultrasonic spray CVD process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.I. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macromolecular Science - Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1081/MB-200040728⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 184 (2-3), pp.219-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.10.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443199v1</w:t>
+                <w:t xml:space="preserve">hal-02443198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of post-annealing treatment on the electrical properties of In2O3 thin films prepared by an ultrasonic spray CVD process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the electronic transport and optical properties of some poly(azomethine urethane) in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vasiloschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.I. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.10.136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Macromolecular Science - Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 B (6), pp.1123-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/MB-200040728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02443198v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical properties of indium oxide thin films prepared by an ultrasonic spray CVD process</w:t>
               </w:r>
@@ -11232,51 +11232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.I. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gurlui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11361,51 +11361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.I. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 76 (2), pp.156-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11621,90 +11621,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and Morphological Properties of P3HT and P3HT: PCBM Thin Films used in Photovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hrostea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIR Euroinvent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11729,77 +11729,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of physical properties of ZnO:Al și Bi2O3 thin fillms used in solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hrostea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIM18 Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11956,204 +11956,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction and replacement of critical raw material used for transparent electrodes in flat screens, transparent electronics and solar cells</w:t>
+                <w:t xml:space="preserve">Solar cells and photonic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Boclinca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS-fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">ROCAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572829v1</w:t>
+                <w:t xml:space="preserve">hal-02572841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar cells and photonic devices</w:t>
+                <w:t xml:space="preserve">Reduction and replacement of critical raw material used for transparent electrodes in flat screens, transparent electronics and solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hrostea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Boclinca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROCAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">EMRS-fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572841v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium free transparent electrodes for solar cells and plastic electronics</w:t>
               </w:r>
@@ -12165,51 +12165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kompitsas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12379,385 +12379,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellule solaire à bande intermédiaire à base de sols-gels photosensibles d'oxyde de titane</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical Resistivity Dependences on Temperature and Solar Irradiation Flow of Some Conducting Polymers Used in Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Nano2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204325v1</w:t>
+                <w:t xml:space="preserve">hal-03204101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost and high efficient, second generation thin film solar cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cellule solaire à bande intermédiaire à base de sols-gels photosensibles d'oxyde de titane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPAM-10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204085v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Resistivity Dependences on Temperature and Solar Irradiation Flow of Some Conducting Polymers Used in Organic Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low cost and high efficient, second generation thin film solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kompitsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiota Koralli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kandyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Mousdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">ICPAM-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204101v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the physical properties of different metallic oxides obtain by direct thermal oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12851,51 +12851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12944,1200 +12944,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the electrical properties stability of transparent conducting electrodes for third generation solar cells</w:t>
+                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Solar Energy for World Peace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204086v1</w:t>
+                <w:t xml:space="preserve">hal-03204098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SFOE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204090v1</w:t>
+                <w:t xml:space="preserve">hal-03204099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
+                <w:t xml:space="preserve">On the stability of the electrical and photoelectrical properties of organic solar cells conducting polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy for World Peace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">6th ISFOE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204098v1</w:t>
+                <w:t xml:space="preserve">hal-03204093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
+                <w:t xml:space="preserve">On the electrical properties stability of transparent conducting electrodes for third generation solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204099v1</w:t>
+                <w:t xml:space="preserve">hal-03204086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of the electrical and photoelectrical properties of organic solar cells conducting polymers</w:t>
+                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ISFOE</w:t>
+              <w:t xml:space="preserve">6th SFOE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204093v1</w:t>
+                <w:t xml:space="preserve">hal-03204090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Electrical properties of heterosctructures based on maleic anhydride aniline derivatives monomers thin films for optoelectronic and photovoltaic</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7 th international conférence on Advanced Materials, Rocam</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Advanced Materials, ROCAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199185v1</w:t>
+                <w:t xml:space="preserve">hal-03204128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and optical properties of Transparent Oxide/Metal/Oxide MultilayerFilms Deposited on Glass and PET substrates</w:t>
+                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Transparent Conductive Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Advanced Workshop on Solar Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204136v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
+                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Advanced Materials, ROCAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Brasov, Romania</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Transparent Conductive Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204128v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
+                <w:t xml:space="preserve">Comparison of ITO/metal/ITO and ZnO/metal/ZnO transparent electrodes for plastic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Workshop on Solar Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204131v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ITO/metal/ITO and ZnO/metal/ZnO transparent electrodes for plastic solar cells</w:t>
+                <w:t xml:space="preserve">Oxide/Metal/Oxide Transparent Electrodes for Plastic Electronics and Plastic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Advanced Materials, ROCAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204130v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of Photoelectrochemical and Optical Characteristics Using a TiO2 Nanoparticles Interlayer in MEH-PPV Heterojunction Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Habelhames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Manole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Zerguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Transparent Conductive Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">NSTI Nanotechnology Conference and Expo (Nanotech 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Santa Clara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204133v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide/Metal/Oxide Transparent Electrodes for Plastic Electronics and Plastic Solar Cells</w:t>
+                <w:t xml:space="preserve">New photoelectrical properties of P3HT: PCBM blend thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Advanced Materials, ROCAM</w:t>
+              <w:t xml:space="preserve">The 7 th international conférence on Advanced Materials, Rocam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204134v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Photoelectrochemical and Optical Characteristics Using a TiO2 Nanoparticles Interlayer in MEH-PPV Heterojunction Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid Habelhames</w:t>
+                <w:t xml:space="preserve">Optical and Electrical properties of heterosctructures based on maleic anhydride aniline derivatives monomers thin films for optoelectronic and photovoltaic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Albu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W Zerguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSTI Nanotechnology Conference and Expo (Nanotech 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Santa Clara, United States</w:t>
+              <w:t xml:space="preserve">The 7 th international conférence on Advanced Materials, Rocam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444264v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New photoelectrical properties of P3HT: PCBM blend thin films</w:t>
+                <w:t xml:space="preserve">Electrical and optical properties of Transparent Oxide/Metal/Oxide MultilayerFilms Deposited on Glass and PET substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vaiciulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7 th international conférence on Advanced Materials, Rocam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Brasov, Romania</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Transparent Conductive Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192987v1</w:t>
+                <w:t xml:space="preserve">hal-03204136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipsometry study of TiO2:N thin films prepared by sol-gel method</w:t>
               </w:r>
@@ -14270,77 +14270,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besleaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Florica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ghomrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Balkan Workshop on Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Constanta, Romania</w:t>
@@ -14451,51 +14451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Maleic Anhydride-aniline Derivative Buffer Layer on the Properties of Flexible Substrate Heterostructures: ITO/Nucleic Acid Base/Metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14557,1245 +14557,1245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Properties in Organic heterostructures for Transparent Optoelectronics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transparent conductors for organic electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Japan-Europe Joint Workshop -The 9th International Symposium on Advanced Organic Photonic, ISAOP-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Shannon, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198992v1</w:t>
+                <w:t xml:space="preserve">hal-03198987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On physical Properties of Undoped, Al and In Doped Zinc Oxide Films Deposited on PET Substrates by PLD</w:t>
+                <w:t xml:space="preserve">Pulsed laser deposited Aluminium Doped zinc Oxide Films on PET Substrates,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Fasaki</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Flexible Organic Electronics (IS-FOE09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Porto Carras, Greece</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198981v1</w:t>
+                <w:t xml:space="preserve">hal-03198985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the heterostructures based on nucleic acids bases thin films prepared by vacuum evaporation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oana Rasoga</w:t>
+                <w:t xml:space="preserve">EPR and SAXS studies of a TiO2 based gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kassiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Conference on Advanced Materials, ROCAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 3rd ICTON Mediterranean Winter Conference (ICTON-MW 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Angers, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTONMW.2009.5385592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198980v1</w:t>
+                <w:t xml:space="preserve">hal-02612185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Gel Deposited In: ZnO Films for Solar Cells Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin Films of Maliemidic Derivatives Monomers for Photonics prepared by MAPLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Secu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Rasoga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Conference on Advanced Materials, ROCAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brasov, Romania</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198982v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent conductors for organic electronics applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and photo-electrochemical characterization of organic-inorganic photosensitive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-H. Elhames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Nessark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerbouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan-Europe Joint Workshop -The 9th International Symposium on Advanced Organic Photonic, ISAOP-9</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTON Mediterranean Winter Conference, 3rd ICTON-MW 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Angers, France. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTONMW.2009.5385547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198987v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposited Aluminium Doped zinc Oxide Films on PET Substrates,</w:t>
+                <w:t xml:space="preserve">Sol-Gel Deposited In: ZnO Films for Solar Cells Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Rasoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Romanian Conference on Advanced Materials, ROCAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198985v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR and SAXS studies of a TiO2 based gel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On physical Properties of Undoped, Al and In Doped Zinc Oxide Films Deposited on PET Substrates by PLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kompitsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 3rd ICTON Mediterranean Winter Conference (ICTON-MW 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Symposium on Flexible Organic Electronics (IS-FOE09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Porto Carras, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612185v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Films of Maliemidic Derivatives Monomers for Photonics prepared by MAPLE</w:t>
+                <w:t xml:space="preserve">Transport Properties in Organic heterostructures for Transparent Optoelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Rasoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423850v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and photo-electrochemical characterization of organic-inorganic photosensitive materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Nessark</w:t>
+                <w:t xml:space="preserve">Properties of the heterostructures based on nucleic acids bases thin films prepared by vacuum evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Rasoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Guerbouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON Mediterranean Winter Conference, 3rd ICTON-MW 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Romanian Conference on Advanced Materials, ROCAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brasov, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTONMW.2009.5385547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03423776v1</w:t>
+                <w:t xml:space="preserve">hal-03198980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Sensing Materials Based on TiO2 Thin Films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Optical properties of In doped ZnO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Mardare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoDiM 2008, 15th Workshop on Dielectrics in Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IS-TCO, 2nd International Symposium on Transparent Conductive Oxides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198991v1</w:t>
+                <w:t xml:space="preserve">hal-03198988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Optical properties of In doped ZnO thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas Sensing Materials Based on TiO2 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Iftimie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicia Iacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mardare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS-TCO, 2nd International Symposium on Transparent Conductive Oxides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">WoDiM 2008, 15th Workshop on Dielectrics in Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198988v1</w:t>
+                <w:t xml:space="preserve">hal-03198991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Stability of Poly(3,4-ethylenedioxytiophene)-Polystyrenesulfonic Acid Electrical Properties,</w:t>
               </w:r>
@@ -15807,51 +15807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano SEA 2008, Second International Conference on Nanostructures Self-Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16078,273 +16078,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the photoelectrical properties of MAIPbI2 perovskites thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Plasmonic Enhanced Luminescent down Shifting (pLDS) and ‘Bragg-Type’ Layers for Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Walshe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Amarandei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Doran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoGe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">20-th International Conference-School Advanced Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palanga, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444504v1</w:t>
+                <w:t xml:space="preserve">hal-02612196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Plasmonic Enhanced Luminescent down Shifting (pLDS) and ‘Bragg-Type’ Layers for Photovoltaic Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the photoelectrical properties of MAIPbI2 perovskites thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20-th International Conference-School Advanced Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Palanga, Lithuania</w:t>
+              <w:t xml:space="preserve">NanoGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612196v1</w:t>
+                <w:t xml:space="preserve">hal-02444504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of P3HT and P3HT:PCBM blend thin films by spectroscopic ellipsometry,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hrostea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 46-th National Conference on Physics and Modern Education Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Iasi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16369,77 +16369,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative thin film structures for SnO2:In (ITO) used as electrodes in solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hrostea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Junior Euromat 2018 – Budapest Training School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16477,51 +16477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the properties of ITO, ZnO, ZnO:Al and NiO thin films obtained by thermal oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16602,51 +16602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies and optimizations of encapsulation antireflection glasses for silicon solar cells panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Merigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16816,273 +16816,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of optical, morphological and electrical properties of TiO2 and TiNbO2 oxides obtained by thermal oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verres fluorés à base de ZrF4 pour la conversion de fréquence dans les cellules photovoltaiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulard Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Merigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dammak Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France. 2014</w:t>
+              <w:t xml:space="preserve">2eme Conférences Internationale des Energies Renouvelable, CIER-14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Monastir, Tunisie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204097v1</w:t>
+                <w:t xml:space="preserve">hal-03204234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verres fluorés à base de ZrF4 pour la conversion de fréquence dans les cellules photovoltaiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of optical, morphological and electrical properties of TiO2 and TiNbO2 oxides obtained by thermal oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Iftimie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme Conférences Internationale des Energies Renouvelable, CIER-14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Monastir, Tunisie. 2014</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204234v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic properties of Nb doped TiO2 thin films</w:t>
               </w:r>
@@ -17120,51 +17120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ghiorghita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mardare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPAM-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Iasi, Romania. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17202,51 +17202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the physical properties of different metallic oxides obtained by direct thermal oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Merigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17353,64 +17353,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vacareanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chania, Greece. 2014</w:t>
@@ -17452,51 +17452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the encapsulation glass properties on the performances of silicon solar cells panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Merigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17547,90 +17547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC conduction mechanism of some new lower rim substituted calixarenes derivatives in thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Danac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Carlescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicia Iacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Roşu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17698,51 +17698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiota Koralli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kandyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Mousdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kompitsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17793,103 +17793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterostructures based on maleic anhydride-aniline derivatives monomers thin films for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Rasoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Breazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Albu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France. 2014</w:t>
@@ -17912,1179 +17912,1179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and photoelectric properties of lamellar nanocomposites obtained by Cd intercalation of GaTe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Composition and structure of lamellar composites obtained by intercalation of III-VI layered semiconductor materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Caraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kantser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Evtodiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Silvia Evtodiev</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ardjumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204102v1</w:t>
+                <w:t xml:space="preserve">hal-03204137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of physical properties of some transparent oxide semiconductors films obtained by thermal oxidation of metallic thin films</w:t>
+                <w:t xml:space="preserve">On the stability of the electrical and photoelectrical properties of P3HT:PCBM blend thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Kompitsas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFOE 6th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Thessaloniki, Greece. 2013</w:t>
+              <w:t xml:space="preserve">Solar Energy for World Peace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Istanbul, Turkey. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204081v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and structure of lamellar composites obtained by intercalation of III-VI layered semiconductor materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ardjumanian</w:t>
+                <w:t xml:space="preserve">Laser Scribing of Thin Films Relevant for the Second Generation, Large Scale Monolithic Photovoltaic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiota Koralli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kandyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kompitsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Mousdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France. 2013</w:t>
+              <w:t xml:space="preserve">XXIX Panhellenic Conference on Solid-State Physics and Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Athènes, Greece. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204137v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of the electrical and photoelectrical properties of P3HT:PCBM blend thin films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of physical properties of some transparent oxides semiconductors obtained by thermal oxidation of metallic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Iftimie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Merigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kompitsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy for World Peace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Istanbul, Turkey. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204096v1</w:t>
+                <w:t xml:space="preserve">hal-03204082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Scribing of Thin Films Relevant for the Second Generation, Large Scale Monolithic Photovoltaic Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Kandyla</w:t>
+                <w:t xml:space="preserve">Optical, structural and morphological investigations for different metallic oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Merigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kompitsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Iftimie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX Panhellenic Conference on Solid-State Physics and Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Athènes, Greece. 2013</w:t>
+              <w:t xml:space="preserve">13th International Balkanic workshop on Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Constanta, Romania. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204089v1</w:t>
+                <w:t xml:space="preserve">hal-03204083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of physical properties of some transparent oxides semiconductors obtained by thermal oxidation of metallic thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Kompitsas</w:t>
+                <w:t xml:space="preserve">Optical properties of metal doped ZnO thin films on glass and polymer substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dosmailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sbarcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy for World Peace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Istanbul, Turkey. 2013</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Austrian Physical Society and the Swiss Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Linz, Austria. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204082v1</w:t>
+                <w:t xml:space="preserve">hal-03204094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, structural and morphological investigations for different metallic oxides</w:t>
+                <w:t xml:space="preserve">Morphological And Optical Properties Of Transparent Oxides Thin Films Deposited On Silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Merigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Kompitsas</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugurtha Ould-Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ciumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Balkanic workshop on Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Constanta, Romania. 2013</w:t>
+              <w:t xml:space="preserve">Journées Couches Minces, Lab-O-Mat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204083v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of metal doped ZnO thin films on glass and polymer substrates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of physical properties of some transparent oxide semiconductors films obtained by thermal oxidation of metallic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Iftimie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Merigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kompitsas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Austrian Physical Society and the Swiss Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Linz, Austria. 2013</w:t>
+              <w:t xml:space="preserve">ISFOE 6th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Thessaloniki, Greece. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204094v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological And Optical Properties Of Transparent Oxides Thin Films Deposited On Silicium</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical and photoelectric properties of lamellar nanocomposites obtained by Cd intercalation of GaTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Evtodiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Spalatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Caraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Evtodiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Couches Minces, Lab-O-Mat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France. 2013</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204135v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the surface properties of titanium oxide thin films deposited by spin coating and spray pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Vaiciulis</w:t>
+                <w:t xml:space="preserve">Optical and morphological properties of thermally vacuum evaporated cdte thin films for photovoltaic apllications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7 th international conférence on Advanced Materials, Rocam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brasov, Romania. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192972v1</w:t>
+                <w:t xml:space="preserve">hal-03192973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Different Cr Content on the Properties of TiO2 Thin Films</w:t>
               </w:r>
@@ -19096,51 +19096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Adomnitei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Cornei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Manole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19189,247 +19189,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the nb content on some physical properties of the titania thin films,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Yildiz</w:t>
+                <w:t xml:space="preserve">On the surface properties of titanium oxide thin films deposited by spin coating and spray pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vaiciulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Sea 2012 International Conference on Nanostrutures self assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sardinia, Italy. 2012</w:t>
+              <w:t xml:space="preserve">The 7 th international conférence on Advanced Materials, Rocam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Brasov, Romania. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192984v1</w:t>
+                <w:t xml:space="preserve">hal-03192972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and morphological properties of thermally vacuum evaporated cdte thin films for photovoltaic apllications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Toma</w:t>
+                <w:t xml:space="preserve">The influence of the nb content on some physical properties of the titania thin films,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Dobromir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7 th international conférence on Advanced Materials, Rocam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Brasov, Romania. 2012</w:t>
+              <w:t xml:space="preserve">Nano Sea 2012 International Conference on Nanostrutures self assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sardinia, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192973v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophilic Properties of the Nb-Doped TiO2 Thin Films Deposited by Spray Pyrolisis</w:t>
               </w:r>
@@ -19540,51 +19540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sans titre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Soylu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19717,77 +19717,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of the Influence of Al Doping Agents Nature on the Physical Properties Al:ZnO Films Deposited by Spin-Coating Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-Z. Ghomrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gabouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Serier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19829,103 +19829,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAXS and EPR Studies of TiO2 Gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Kassiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Balkan Workshop on Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Constanta, Romania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19950,90 +19950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer doped with aniline derivatives monomers composite films for optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Rasoga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20071,77 +20071,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Photon Absorbtion Cross-Section Maesurement by Thermal Lens and Nolinear Transmission methods: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina Derbal-Habak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mountasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20525,183 +20525,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy conversion or direct use?</w:t>
+                <w:t xml:space="preserve">A parallel between electronics and photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Solar Energy Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 9783319673363, pp.97-101, 2018, </w:t>
+              <w:t xml:space="preserve">, 9783319673363, pp.1-13, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67337-0_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67337-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443174v1</w:t>
+                <w:t xml:space="preserve">hal-02443176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel between electronics and photonics</w:t>
+                <w:t xml:space="preserve">Energy conversion or direct use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Solar Energy Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 9783319673363, pp.1-13, 2018, </w:t>
+              <w:t xml:space="preserve">, 9783319673363, pp.97-101, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67337-0_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67337-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443176v1</w:t>
+                <w:t xml:space="preserve">hal-02443174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in solar cells research</w:t>
               </w:r>
@@ -21090,51 +21090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Maalej" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Diep Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Girtan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2026.117949" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Breazu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stanculescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Preda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Rasoga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14211733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Fraser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16113906" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Socol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Solonaru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Vacareanu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234230" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veaceslav Sprincean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Leontie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Caraman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Untila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lisnic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hrostea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leontie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girtan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/amm.2023.142426" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Wittenberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Grilli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giosu&#232;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14081826" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05082755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hrostea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Lisnic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083623v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Petre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100521" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walshe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mccormack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Doran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Amarandei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110654" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05082760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leontie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stanculescu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breazu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rasoga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Preda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145351" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.11.096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hrostea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/877/1/012002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100735" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.103" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Florica" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/374/1/012015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lakhdari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Habelhames" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Nessark" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Derbal-Habak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180227" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S52FBLGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Saidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Hfayedh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Maaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.03.080" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-1960-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Boclinca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2017.3.594" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auk&#353;tuolis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Mousdis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antohe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Iftimie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Antohe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.09.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.02.260" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vacareanu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grigoras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stavarache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.166" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7NS323-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Koralli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Fiat Varol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kompitsas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0256-307X/33/5/056801" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stanculescu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Socol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.250" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFQ402T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Hfaidh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rasheed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA15060H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Merigeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.07.047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4PR4048-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396707v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iftimie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.08.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91X1J9GW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Adomnitei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Luca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dobromir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-015-1008-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443181v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Evtodiev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Spalatu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Caraman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Evtodiev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.09.113" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443050v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2014.03.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Toma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.06.031" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Danac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prelipceanu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.01.076" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443039v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2012.10.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vlad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bodea" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Pedarnig" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.03.046" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLJ31SL8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444235v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adomnitei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sandu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nica" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Manole" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobromir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2012.11.066" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q57SDB0D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443031v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Stanculescu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.09.012" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM8M6CSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vaiciulis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habelhames" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443032v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VX673ZR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443034v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Soylu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahrettin Yakuphanoglu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.03.025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PXLP2ZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Danac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Carlescu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Petronela Rambu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.04.034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443037v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mardare" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Yildiz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Manole" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192923v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghenescu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besleaga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443026v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.11.094" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8X6R97C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443186v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghomrani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gabouze" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443187v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443030v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Mihailescu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.04.204" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF1Z768K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443028v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mihailescu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6440-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KL932F62-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443190v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pattier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylla" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.07.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7TNXB5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443189v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192912v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taouri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mountasser" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442411v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.10.026" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7R8KBKF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443191v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Albu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442413v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nessark" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2010.06.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RZQMZ9K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442406v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Iacomi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Cornei" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.037" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJG69H3F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618490v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kompitsas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fasaki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010112" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442397v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Rusu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Rusu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2008.10.010" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442399v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dabos-Seignon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2009.03.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442403v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Iftimie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Lacomi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3021050" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.12.055" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442395v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dabos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.070" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5D91G6M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442389v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2007.04.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6J242CV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443193v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Pommelec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouteville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442387v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.04.021" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1F0DSP2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078901v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Logerais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078899v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078903v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078918v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzatti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mardare" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Rusu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iacomi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vida-Simiti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078914v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03207035v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.075" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ10L73Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443199v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stanciu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasiloschi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/MB-200040728" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443198v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.10.136" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTC40VJ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443200v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Folcher" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00334-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7020HZT3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443201v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)01185-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBJD6M2N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443202v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443203v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gurlui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(00)00238-5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZLM11KP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443204v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(00)00439-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWW6MGJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444501v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444500v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444490v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444493v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572825v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444489v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572829v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572841v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572710v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572723v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572708v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204325v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;chu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goullet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cattin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204085v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kandyla" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mousdis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204101v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204334v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204088v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204086v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204090v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204098v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204099v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204093v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03199185v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Albu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204136v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204128v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204131v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204130v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204133v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204134v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444264v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamiri" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zerguine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192987v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192985v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manole" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nica" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192976v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204139v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198970v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198992v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198981v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198980v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198982v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sylla" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198987v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198985v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612185v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henderson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassiba" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2009.5385592" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423850v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Secu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423776v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-H. Elhames" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerbouz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2009.5385547" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198991v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198988v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198978v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-G. Rusu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078908v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078911v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444504v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612196v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444491v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444495v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204337v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204327v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204087v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Nega" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Manthou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Pefkianakis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Vougioukalakis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204097v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204234v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulard Brigitte" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dammak Mohamed" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204084v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghiorghita" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204095v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204332v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204100v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204339v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Ro&#351;u" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204091v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kandyla" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204092v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204102v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204081v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204137v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caraman" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kantser" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ardjumanian" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204096v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204089v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204082v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204083v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204094v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dosmailov" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patek" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sbarcea" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204135v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurtha Ould-Amer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ciumac" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192972v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204132v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Florea" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192984v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yildiz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192973v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204129v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sandu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192979v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204138v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198986v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Z. Ghomrani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198977v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kassiba" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198984v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198989v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198976v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443087v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444330v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hladik" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Adam" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonnelle" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Marcel Hladik" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443174v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_5" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443176v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443175v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443177v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443178v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_4" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Maalej" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Diep Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Girtan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2026.117949" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Breazu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stanculescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Preda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Rasoga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14211733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Fraser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16113906" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lisnic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hrostea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leontie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girtan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/amm.2023.142426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Socol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Solonaru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Vacareanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234230" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veaceslav Sprincean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Leontie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Caraman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Untila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05082755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hrostea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Lisnic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061416" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walshe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mccormack" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Doran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Amarandei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110654" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Petre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100521" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05082760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247688" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Wittenberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Grilli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giosu&#232;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14081826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leontie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stanculescu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breazu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rasoga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Preda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145351" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.11.096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hrostea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/877/1/012002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100735" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/374/1/012015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lakhdari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Habelhames" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Nessark" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Derbal-Habak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S52FBLGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Florica" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Saidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Hfayedh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Maaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.03.080" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-1960-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auk&#353;tuolis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Mousdis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Boclinca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antohe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Iftimie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Antohe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.09.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.02.260" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vacareanu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grigoras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.053" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443078v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2017.3.594" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stavarache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.166" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7NS323-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Koralli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Fiat Varol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kompitsas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0256-307X/33/5/056801" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stanculescu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Socol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.250" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFQ402T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Hfaidh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rasheed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA15060H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Merigeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.07.047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4PR4048-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396707v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iftimie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.08.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91X1J9GW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Adomnitei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Luca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dobromir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-015-1008-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443181v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2014.03.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443051v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Toma" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.06.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443047v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Danac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prelipceanu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.01.076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443045v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Evtodiev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Spalatu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Caraman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Evtodiev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.09.113" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2012.10.023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443040v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vlad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bodea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Pedarnig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.03.046" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLJ31SL8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444235v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adomnitei" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sandu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nica" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443043v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Manole" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobromir" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2012.11.066" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q57SDB0D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443183v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vaiciulis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habelhames" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443032v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.01.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VX673ZR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443034v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Soylu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahrettin Yakuphanoglu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.03.025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PXLP2ZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443035v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Danac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Carlescu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Petronela Rambu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.04.034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mardare" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Yildiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Manole" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443031v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Stanculescu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.09.012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM8M6CSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192923v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghenescu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besleaga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghomrani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gabouze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443026v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.11.094" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8X6R97C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443030v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Mihailescu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.04.204" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF1Z768K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443187v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443028v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mihailescu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6440-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KL932F62-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192912v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taouri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mountasser" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442411v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.10.026" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7R8KBKF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443191v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Albu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442413v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nessark" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2010.06.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RZQMZ9K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442406v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Iacomi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Cornei" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.037" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJG69H3F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618490v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kompitsas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fasaki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010112" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443189v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443190v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pattier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylla" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.07.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7TNXB5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442403v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Iftimie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Lacomi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3021050" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442399v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dabos-Seignon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2009.03.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442397v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Rusu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Rusu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2008.10.010" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dabos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.070" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5D91G6M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.12.055" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442389v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2007.04.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6J242CV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443193v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Pommelec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouteville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442387v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.04.021" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1F0DSP2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078901v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Logerais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078903v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078899v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078918v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzatti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mardare" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Rusu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iacomi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vida-Simiti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078914v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03207035v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.075" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ10L73Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443198v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.10.136" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTC40VJ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443199v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stanciu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasiloschi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/MB-200040728" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443200v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Folcher" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00334-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7020HZT3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443201v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)01185-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBJD6M2N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443202v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443203v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gurlui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(00)00238-5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZLM11KP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443204v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(00)00439-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWW6MGJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444501v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444500v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444490v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444493v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572825v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444489v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572841v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572829v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572710v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572723v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572708v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204101v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204325v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;chu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goullet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cattin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204085v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kandyla" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mousdis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204334v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204088v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204098v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204099v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204093v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204086v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204090v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204128v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204131v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204133v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204130v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204134v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444264v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamiri" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zerguine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192987v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03199185v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Albu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204136v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192985v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manole" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nica" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192976v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204139v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198970v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198987v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198985v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612185v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henderson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassiba" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2009.5385592" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423850v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Secu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423776v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-H. Elhames" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerbouz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2009.5385547" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198982v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sylla" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198981v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198992v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198980v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198988v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198991v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198978v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-G. Rusu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078908v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078911v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612196v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444504v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444491v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444495v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204337v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204327v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204087v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Nega" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Manthou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Pefkianakis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Vougioukalakis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204234v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulard Brigitte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dammak Mohamed" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204097v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204084v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghiorghita" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204095v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204332v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204100v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204339v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Ro&#351;u" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204091v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kandyla" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204092v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204137v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caraman" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kantser" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ardjumanian" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204096v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204089v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204082v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204083v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204094v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dosmailov" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patek" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sbarcea" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204135v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurtha Ould-Amer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ciumac" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204081v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204102v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192973v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204132v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Florea" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192972v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192984v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yildiz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204129v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sandu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192979v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204138v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198986v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Z. Ghomrani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198977v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kassiba" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198984v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198989v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198976v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443087v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444330v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hladik" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Adam" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonnelle" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Marcel Hladik" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443176v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443174v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_5" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443175v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443177v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443178v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_4" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>