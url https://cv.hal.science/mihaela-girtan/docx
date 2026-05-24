--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -442,1325 +442,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine-Doped SnO 2 Thin Films in Solar Cell Applications. Morphological, Optical and Electrical Properties</w:t>
+                <w:t xml:space="preserve">Optical and Photosensitive Properties of Flexible n (p)–InSe/In2O3 Heterojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lisnic</w:t>
+                <w:t xml:space="preserve">Veaceslav Sprincean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hrostea</w:t>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leontie</w:t>
+                <w:t xml:space="preserve">Iuliana Caraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Girtan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dumitru Untila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Metallurgy and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.483-490. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24425/amm.2023.142426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15093140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083628v1</w:t>
+                <w:t xml:space="preserve">hal-05083624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on oxide/metal/oxide thin films on flexible substrates as electrodes for organic and perovskite solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+                <w:t xml:space="preserve">Effect of Aluminum Nanostructured Electrode on the Properties of Bulk Heterojunction Based Heterostructures for Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Rasoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Breazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Solonaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Vacareanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omx.2021.100122⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (23), pp.4230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12234230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048973v1</w:t>
+                <w:t xml:space="preserve">hal-05083625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Aluminum Nanostructured Electrode on the Properties of Bulk Heterojunction Based Heterostructures for Electronics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorine-Doped SnO 2 Thin Films in Solar Cell Applications. Morphological, Optical and Electrical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loredana Vacareanu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Lisnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hrostea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12234230⟩</w:t>
+              <w:t xml:space="preserve">Archives of Metallurgy and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.483-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/amm.2023.142426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083625v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Photosensitive Properties of Flexible n (p)–InSe/In2O3 Heterojunctions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iuliana Caraman</w:t>
+                <w:t xml:space="preserve">A review on oxide/metal/oxide thin films on flexible substrates as electrodes for organic and perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumitru Untila</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (9), pp.3140. </w:t>
+              <w:t xml:space="preserve">Optical Materials: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.100122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15093140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omx.2021.100122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083624v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the Physical Properties of TiO2:Nb/Ag/TiO2:Nb and NiO/Ag/NiO Three-Layer Structures on Glass and Plastic Substrates as Transparent Conductive Electrodes for Solar Cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arylenevinylene Oligomer-Based Heterostructures on Flexible AZO Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Rasoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Breazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11061416⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (24), pp.7688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14247688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082755v1</w:t>
+                <w:t xml:space="preserve">hal-05083621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the development of nanocomposite encapsulation solutions for enhancing the efficiency of PV systems using optical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Critical Raw Materials Issue between Scarcity, Supply Risk, and Unique Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Wittenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Walshe</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chiara Giosuè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2020.110654⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (8), pp.1826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14081826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201153v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Heterostructures with Indium‐Free Transparent Conductor Electrode for Optoelectronic Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+                <w:t xml:space="preserve">Studies on the Physical Properties of TiO2:Nb/Ag/TiO2:Nb and NiO/Ag/NiO Three-Layer Structures on Glass and Plastic Substrates as Transparent Conductive Electrodes for Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hrostea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Lisnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202100521⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11061416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083623v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Experimental and Modeling Analysis for the Development of Optical Materials Suitable to Enhance the Implementation of Plasmonic-Enhanced Luminescent Down-Shifting Solutions on Existing Silicon-Based Photovoltaic Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Walshe</w:t>
+                <w:t xml:space="preserve">Organic Heterostructures with Indium‐Free Transparent Conductor Electrode for Optoelectronic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Breazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (6), pp.2512-2525. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202100521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082760v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arylenevinylene Oligomer-Based Heterostructures on Flexible AZO Electrodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the development of nanocomposite encapsulation solutions for enhancing the efficiency of PV systems using optical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Walshe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mccormack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Doran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Amarandei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14247688⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.110654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2020.110654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083621v1</w:t>
+                <w:t xml:space="preserve">hal-03201153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Critical Raw Materials Issue between Scarcity, Supply Risk, and Unique Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Experimental and Modeling Analysis for the Development of Optical Materials Suitable to Enhance the Implementation of Plasmonic-Enhanced Luminescent Down-Shifting Solutions on Existing Silicon-Based Photovoltaic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Walshe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mccormack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antje Wittenberg</w:t>
+                <w:t xml:space="preserve">John Doran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Grilli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">George Amarandei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (8), pp.1826. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.2512-2525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14081826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201154v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF PBDB-T-SF: FULLERENE BLEND THIN FILMS FOR SOLAR CELL APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hrostea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Leontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2140,64 +2140,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Physical Properties PEDOT:PSS Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3033,909 +3033,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of charge carrier mobility in perovskite nanowire films by photo-celiv method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of oxide/metal/oxide thin films for transparent electronics and solar cells applications by spectroscopic ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hrostea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aukštuolis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mihaela Boclinca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIMS Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.594 - 613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/matersci.2017.3.594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443179v1</w:t>
+                <w:t xml:space="preserve">hal-01741580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide/metal/oxide electrodes for solar cell applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of charge carrier mobility in perovskite nanowire films by photo-celiv method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Boclinca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+                <w:t xml:space="preserve">A. Aukštuolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Mousdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.34-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443080v1</w:t>
+                <w:t xml:space="preserve">hal-02443179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review of photovoltaic cells based on organic monomeric and polymeric thin film heterojunctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Oxide/metal/oxide electrodes for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hrostea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Boclinca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.09.041⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.464-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443085v1</w:t>
+                <w:t xml:space="preserve">hal-02443080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic heterostructures deposited by MAPLE on AZO substrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A critical review of photovoltaic cells based on organic monomeric and polymeric thin film heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Iftimie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hrostea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 417, pp.196-203. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 642, pp.219-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.02.260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.09.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443081v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPLE prepared heterostructures with oligoazomethine: Fullerene derivative mixed layer for photovoltaic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic heterostructures deposited by MAPLE on AZO substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Grigoras</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Florica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 417, pp.183-195. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.053⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 417, pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.02.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443082v1</w:t>
+                <w:t xml:space="preserve">hal-02443081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of charge carriers’ transport in organic solar cells by illumination area shifting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MAPLE prepared heterostructures with oligoazomethine: Fullerene derivative mixed layer for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rasoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vacareanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grigoras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 160, pp.430-434. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 417, pp.183-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443078v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of oxide/metal/oxide thin films for transparent electronics and solar cells applications by spectroscopic ellipsometry</w:t>
+                <w:t xml:space="preserve">Study of charge carriers’ transport in organic solar cells by illumination area shifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (3), pp.594 - 613. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 160, pp.430-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/matersci.2017.3.594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741580v1</w:t>
+                <w:t xml:space="preserve">hal-02443078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible heterostructures based on metal phthalocyanines thin films obtained by MAPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4305,64 +4305,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vacareanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Rasoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4701,51 +4701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structural, morphological and optical properties of ITO, ZnO, ZnO:Al and NiO thin films obtained by thermal oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Merigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,51 +4865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.243-246. </w:t>
@@ -5212,1998 +5212,1998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is photonics the new electronics?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical and photosensitive properties of lamellar nanocomposites obtained by Cd intercalation of GaTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Evtodiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Spalatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Caraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Evtodiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2014.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 584, pp.542-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.09.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443050v1</w:t>
+                <w:t xml:space="preserve">hal-02443045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, morphological and electrical studies of thermally vacuum evaporated CdTe thin films for photovoltaic applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is photonics the new electronics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Antohe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.06.031⟩</w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.100-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443051v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the direct current electric conductivity and conduction mechanism of some stable disubstituted 4-(4-pyridyl)pyridinium ylides in thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Leontie</w:t>
+                <w:t xml:space="preserve">Optical, morphological and electrical studies of thermally vacuum evaporated CdTe thin films for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.01.076⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443047v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the electrical properties of transparent electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the direct current electric conductivity and conduction mechanism of some stable disubstituted 4-(4-pyridyl)pyridinium ylides in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Danac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prelipceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Graur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 556, pp.216-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.01.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443182v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and photosensitive properties of lamellar nanocomposites obtained by Cd intercalation of GaTe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the electrical properties of transparent electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.146-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.09.113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443045v1</w:t>
+                <w:t xml:space="preserve">hal-02443182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of the electrical and photoelectrical properties of P3HT and P3HT:PCBM blends thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and morphological studies of thermally vacuum evaporated ZnSe thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Toma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (3), pp.805-811</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443039v1</w:t>
+                <w:t xml:space="preserve">hal-02443183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the properties of aluminium doped zinc oxide thin films deposited on plastic substrates from ceramic targets</w:t>
+                <w:t xml:space="preserve">On the stability of the electrical and photoelectrical properties of P3HT and P3HT:PCBM blends thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.03.046⟩</w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.200-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2012.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02443040v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nb-doped TiO2 thin films deposited by spray pyrolysis method,</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the properties of aluminium doped zinc oxide thin films deposited on plastic substrates from ceramic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V Nica</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Bodea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Pedarnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 274, pp.306-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.03.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444235v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of Nb-doped TiO2 thin films prepared by sol–gel method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Dobromir</w:t>
+                <w:t xml:space="preserve">Nb-doped TiO2 thin films deposited by spray pyrolysis method,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adomnitei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Rusu</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Nica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume: 15 (Issue: 5-6), pp.Pages: 519-522</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02443043v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and morphological studies of thermally vacuum evaporated ZnSe thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Ion</w:t>
+                <w:t xml:space="preserve">Optical properties of Nb-doped TiO2 thin films prepared by sol–gel method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Manole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobromir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (5), pp.4771-4776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2012.11.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443183v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On titanium oxide spray deposited thin films for solar cells applications</w:t>
+                <w:t xml:space="preserve">Effect of the morphology on the optical and electrical properties of polycarbonate film doped with aniline derivatives monomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Vaiciulis</w:t>
+                <w:t xml:space="preserve">Florin Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Rasoga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 161 (23-24), pp.2589-2597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443185v1</w:t>
+                <w:t xml:space="preserve">hal-02443031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ITO/metal/ITO and ZnO/metal/ZnO characteristics as transparent electrodes for third generation solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On titanium oxide spray deposited thin films for solar cells applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vaiciulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Habelhames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (4), pp.335-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2012.01.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02443032v1</w:t>
+                <w:t xml:space="preserve">hal-02443185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of PEDOT:PEG/ZnO/p-Si heterojunction diode</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of ITO/metal/ITO and ZnO/metal/ZnO characteristics as transparent electrodes for third generation solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahrettin Yakuphanoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2012.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2012.03.025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443034v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport properties of some new 4-tert-butylcalix[4]arene derivatives in thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liviu Leontie</w:t>
+                <w:t xml:space="preserve">Properties of PEDOT:PEG/ZnO/p-Si heterojunction diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramona Danac</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fahrettin Yakuphanoglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.04.034⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177 (11), pp.785-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2012.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443035v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface wettability of titania thin films with increasing Nb content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron transport properties of some new 4-tert-butylcalix[4]arene derivatives in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Danac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Mardare</w:t>
+                <w:t xml:space="preserve">Aurelian Carlescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah Yildiz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marius Dobromir</w:t>
+                <w:t xml:space="preserve">Alicia Petronela Rambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4757007⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135 (1), pp.123-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443037v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the morphology on the optical and electrical properties of polycarbonate film doped with aniline derivatives monomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface wettability of titania thin films with increasing Nb content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Stanculescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+                <w:t xml:space="preserve">Abdullah Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Manole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Dobromir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.09.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (7), pp.073502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4757007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02443031v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of LiF layer abd ZnO nanoparticels addings on the performances of flexible photovoltaic cells based on polymer blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ghenescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besleaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Antohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (3), pp.1141 - 1148</w:t>
@@ -7232,51 +7232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of PEDOT:PSS layer on the performances of &amp;quot;bulk-heterojunction&amp;quot; photovoltaic cells based on MEH-PPV:PCBM(1:4) polymeric blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Antohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7495,64 +7495,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin films of arylenevinylene oligomers prepared by MAPLE for applications in non-linear optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vacareanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7622,298 +7622,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maleic anhydride–aniline derivative buffer layer on the properties of flexible substrate heterostructures: Indium tin oxide/nucleic acid base/metal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+                <w:t xml:space="preserve">The influence of lif layer and ZnO nanoparticles addings on the performances of flexible photovoltaic cells based on polymer blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iftimie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ghenescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Besleaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Antohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.1141-1148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443030v1</w:t>
+                <w:t xml:space="preserve">hal-02443187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of lif layer and ZnO nanoparticles addings on the performances of flexible photovoltaic cells based on polymer blends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V.A. Antohe</w:t>
+                <w:t xml:space="preserve">Effect of maleic anhydride–aniline derivative buffer layer on the properties of flexible substrate heterostructures: Indium tin oxide/nucleic acid base/metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.N. Mihailescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 520 (4), pp.1251-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.04.204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443187v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maple prepared organic heterostructures for photovoltaic applications</w:t>
               </w:r>
@@ -8039,1425 +8039,1425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of multiphoton absorption processes in a perylenediimide derivative using thermal lensing technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the structural, morphological, optical and electrical properties of sol-gel deposited ZnO:In films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Taouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassina Derbal-Habak</w:t>
+                <w:t xml:space="preserve">B. Pattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mountasser</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 519 (2), pp.573-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192912v1</w:t>
+                <w:t xml:space="preserve">hal-02443190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ITO and PEDOT:PSS in stability/degradation of polymer:fullerene bulk heterojunctions solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the morphology on the optical and electrical properties of TPyP thin films deposited by vacuum evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rasoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Rusu</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optoelectronics and Advanced Materials, Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (12), pp.2032-2038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2009.10.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02442411v1</w:t>
+                <w:t xml:space="preserve">hal-02443189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPLE deposited thin monomer films of maleimidic derivatives for photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Stanculescu</w:t>
+                <w:t xml:space="preserve">Study of multiphoton absorption processes in a perylenediimide derivative using thermal lensing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Derbal-Habak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Albu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Socol</w:t>
+                <w:t xml:space="preserve">R. Mountasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (3), pp.731-739</w:t>
+              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.83-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443191v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrosynthesis of organic–inorganic compounds (p–n heterojunction)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Habelhames</w:t>
+                <w:t xml:space="preserve">Role of ITO and PEDOT:PSS in stability/degradation of polymer:fullerene bulk heterojunctions solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nessark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+                <w:t xml:space="preserve">M. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13 (3), pp.141-146. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (3), pp.446-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2010.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2009.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442413v1</w:t>
+                <w:t xml:space="preserve">hal-02442411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undoped and Cr-doped TiO2 thin films obtained by spray pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Mardare</w:t>
+                <w:t xml:space="preserve">MAPLE deposited thin monomer films of maleimidic derivatives for photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicia Iacomi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.-M. Albu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.731-739</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442406v1</w:t>
+                <w:t xml:space="preserve">hal-02443191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On physical properties of undoped and Al and In doped zinc oxide films deposited on PET substrates by reactive pulsed laser deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrosynthesis of organic–inorganic compounds (p–n heterojunction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Habelhames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nessark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Fasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2010112⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (3), pp.141-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618490v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the morphology on the optical and electrical properties of TPyP thin films deposited by vacuum evaporation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Stanculescu</w:t>
+                <w:t xml:space="preserve">Undoped and Cr-doped TiO2 thin films obtained by spray pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicia Iacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Cornei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Stanculescu</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronics and Advanced Materials, Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (16), pp.4586-4589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.12.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443189v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the structural, morphological, optical and electrical properties of sol-gel deposited ZnO:In films</w:t>
+                <w:t xml:space="preserve">On physical properties of undoped and Al and In doped zinc oxide films deposited on PET substrates by reactive pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sylla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Stanculescu</w:t>
+                <w:t xml:space="preserve">M. Kompitsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.07.006⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (3), pp.33212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02443190v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas sensing materials based on TiO[sub 2] thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stability of poly(3,4-ethylenedioxythiophene)–polystyrenesulfonic acid films electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoleta Iftimie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Luca</w:t>
+                <w:t xml:space="preserve">D. Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicia Lacomi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diana Mardare</w:t>
+                <w:t xml:space="preserve">G.G. Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.3021050⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (1-2), pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2008.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442403v1</w:t>
+                <w:t xml:space="preserve">hal-02442397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On morphological, structural and electrical properties of vacuum deposited pentacene thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas sensing materials based on TiO[sub 2] thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Iftimie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicia Lacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Stanculescu</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mardare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2009.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1), pp.538-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3021050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442399v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of poly(3,4-ethylenedioxythiophene)–polystyrenesulfonic acid films electrical properties</w:t>
+                <w:t xml:space="preserve">On morphological, structural and electrical properties of vacuum deposited pentacene thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Rusu</w:t>
+                <w:t xml:space="preserve">S. Dabos-Seignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46 (1-2), pp.44-51. </w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (9), pp.1159-1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2008.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2009.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442397v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical properties of ZnO thin films deposited onto ITO/glass substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9542,77 +9542,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of zinc oxides thin films prepared by thermal oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dabos-Seignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 254 (13), pp.4179-4185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9646,64 +9646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization of vacuum evaporated CdZnTe thin films deposited by a multilayer method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9883,64 +9883,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of ZnO thin films prepared by thermal oxidation of evaporated Zn thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (1-6), pp.116-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10107,64 +10107,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8, pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10679,247 +10679,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of post-annealing treatment on the electrical properties of In2O3 thin films prepared by an ultrasonic spray CVD process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the electronic transport and optical properties of some poly(azomethine urethane) in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vasiloschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.I. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.10.136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Macromolecular Science - Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 B (6), pp.1123-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/MB-200040728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443198v1</w:t>
+                <w:t xml:space="preserve">hal-02443199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the electronic transport and optical properties of some poly(azomethine urethane) in thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of post-annealing treatment on the electrical properties of In2O3 thin films prepared by an ultrasonic spray CVD process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.I. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macromolecular Science - Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 184 (2-3), pp.219-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.10.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1081/MB-200040728⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443199v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical properties of indium oxide thin films prepared by an ultrasonic spray CVD process</w:t>
               </w:r>
@@ -11232,51 +11232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.I. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gurlui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11361,51 +11361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.I. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 76 (2), pp.156-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11621,90 +11621,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and Morphological Properties of P3HT and P3HT: PCBM Thin Films used in Photovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hrostea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIR Euroinvent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11729,77 +11729,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of physical properties of ZnO:Al și Bi2O3 thin fillms used in solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hrostea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIM18 Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11956,204 +11956,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar cells and photonic devices</w:t>
+                <w:t xml:space="preserve">Reduction and replacement of critical raw material used for transparent electrodes in flat screens, transparent electronics and solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hrostea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Boclinca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROCAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">EMRS-fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572841v1</w:t>
+                <w:t xml:space="preserve">hal-02572829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction and replacement of critical raw material used for transparent electrodes in flat screens, transparent electronics and solar cells</w:t>
+                <w:t xml:space="preserve">Solar cells and photonic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Boclinca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS-fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">ROCAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572829v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium free transparent electrodes for solar cells and plastic electronics</w:t>
               </w:r>
@@ -12165,51 +12165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kompitsas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12700,64 +12700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the physical properties of different metallic oxides obtain by direct thermal oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12825,77 +12825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Physical Properties of Different Oxydes Thin Films Obtained by Thermal Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12944,1200 +12944,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
+                <w:t xml:space="preserve">On the electrical properties stability of transparent conducting electrodes for third generation solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy for World Peace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204098v1</w:t>
+                <w:t xml:space="preserve">hal-03204086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6th SFOE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204099v1</w:t>
+                <w:t xml:space="preserve">hal-03204090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of the electrical and photoelectrical properties of organic solar cells conducting polymers</w:t>
+                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ISFOE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Solar Energy for World Peace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204093v1</w:t>
+                <w:t xml:space="preserve">hal-03204098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the electrical properties stability of transparent conducting electrodes for third generation solar cells</w:t>
+                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204086v1</w:t>
+                <w:t xml:space="preserve">hal-03204099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
+                <w:t xml:space="preserve">On the stability of the electrical and photoelectrical properties of organic solar cells conducting polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SFOE</w:t>
+              <w:t xml:space="preserve">6th ISFOE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204090v1</w:t>
+                <w:t xml:space="preserve">hal-03204093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and Electrical properties of heterosctructures based on maleic anhydride aniline derivatives monomers thin films for optoelectronic and photovoltaic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Albu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Advanced Materials, ROCAM</w:t>
+              <w:t xml:space="preserve">The 7 th international conférence on Advanced Materials, Rocam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204128v1</w:t>
+                <w:t xml:space="preserve">hal-03199185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
+                <w:t xml:space="preserve">Electrical and optical properties of Transparent Oxide/Metal/Oxide MultilayerFilms Deposited on Glass and PET substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vaiciulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Workshop on Solar Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Transparent Conductive Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204131v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion,</w:t>
+                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Transparent Conductive Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Advanced Materials, ROCAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204133v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ITO/metal/ITO and ZnO/metal/ZnO transparent electrodes for plastic solar cells</w:t>
+                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Advanced Workshop on Solar Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204130v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide/Metal/Oxide Transparent Electrodes for Plastic Electronics and Plastic Solar Cells</w:t>
+                <w:t xml:space="preserve">Electronics and Photonics: Two Sciences in the Benefit of Solar Energy Conversion,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Advanced Materials, ROCAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Brasov, Romania</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Transparent Conductive Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204134v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Photoelectrochemical and Optical Characteristics Using a TiO2 Nanoparticles Interlayer in MEH-PPV Heterojunction Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of ITO/metal/ITO and ZnO/metal/ZnO transparent electrodes for plastic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSTI Nanotechnology Conference and Expo (Nanotech 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Santa Clara, United States</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444264v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New photoelectrical properties of P3HT: PCBM blend thin films</w:t>
+                <w:t xml:space="preserve">Oxide/Metal/Oxide Transparent Electrodes for Plastic Electronics and Plastic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7 th international conférence on Advanced Materials, Rocam</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Advanced Materials, ROCAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192987v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Electrical properties of heterosctructures based on maleic anhydride aniline derivatives monomers thin films for optoelectronic and photovoltaic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcela Socol</w:t>
+                <w:t xml:space="preserve">Enhancement of Photoelectrochemical and Optical Characteristics Using a TiO2 Nanoparticles Interlayer in MEH-PPV Heterojunction Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Habelhames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Manole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Albu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+                <w:t xml:space="preserve">W Zerguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7 th international conférence on Advanced Materials, Rocam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Brasov, Romania</w:t>
+              <w:t xml:space="preserve">NSTI Nanotechnology Conference and Expo (Nanotech 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Santa Clara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199185v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and optical properties of Transparent Oxide/Metal/Oxide MultilayerFilms Deposited on Glass and PET substrates</w:t>
+                <w:t xml:space="preserve">New photoelectrical properties of P3HT: PCBM blend thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Transparent Conductive Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">The 7 th international conférence on Advanced Materials, Rocam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204136v1</w:t>
+                <w:t xml:space="preserve">hal-03192987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipsometry study of TiO2:N thin films prepared by sol-gel method</w:t>
               </w:r>
@@ -14244,51 +14244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of PEDOT :PSS Layer on the Performances of Photovoltaic Cells Based on MEH-PPV:PCBM Blend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besleaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14451,51 +14451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Maleic Anhydride-aniline Derivative Buffer Layer on the Properties of Flexible Substrate Heterostructures: ITO/Nucleic Acid Base/Metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14557,1245 +14557,1245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent conductors for organic electronics applications</w:t>
+                <w:t xml:space="preserve">Sol-Gel Deposited In: ZnO Films for Solar Cells Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Rasoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan-Europe Joint Workshop -The 9th International Symposium on Advanced Organic Photonic, ISAOP-9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Shannon, Ireland</w:t>
+              <w:t xml:space="preserve">Romanian Conference on Advanced Materials, ROCAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198987v1</w:t>
+                <w:t xml:space="preserve">hal-03198982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposited Aluminium Doped zinc Oxide Films on PET Substrates,</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport Properties in Organic heterostructures for Transparent Optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Rasoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198985v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR and SAXS studies of a TiO2 based gel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Kassiba</w:t>
+                <w:t xml:space="preserve">Properties of the heterostructures based on nucleic acids bases thin films prepared by vacuum evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Rasoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 3rd ICTON Mediterranean Winter Conference (ICTON-MW 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Conference on Advanced Materials, ROCAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brasov, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612185v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Films of Maliemidic Derivatives Monomers for Photonics prepared by MAPLE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On physical Properties of Undoped, Al and In Doped Zinc Oxide Films Deposited on PET Substrates by PLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kompitsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fasaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Flexible Organic Electronics (IS-FOE09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Porto Carras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423850v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and photo-electrochemical characterization of organic-inorganic photosensitive materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transparent conductors for organic electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Guerbouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON Mediterranean Winter Conference, 3rd ICTON-MW 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Japan-Europe Joint Workshop -The 9th International Symposium on Advanced Organic Photonic, ISAOP-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Shannon, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423776v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Gel Deposited In: ZnO Films for Solar Cells Applications</w:t>
+                <w:t xml:space="preserve">Pulsed laser deposited Aluminium Doped zinc Oxide Films on PET Substrates,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Conference on Advanced Materials, ROCAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brasov, Romania</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198982v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On physical Properties of Undoped, Al and In Doped Zinc Oxide Films Deposited on PET Substrates by PLD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EPR and SAXS studies of a TiO2 based gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kassiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Fasaki</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Flexible Organic Electronics (IS-FOE09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 3rd ICTON Mediterranean Winter Conference (ICTON-MW 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Angers, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTONMW.2009.5385592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198981v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Properties in Organic heterostructures for Transparent Optoelectronics</w:t>
+                <w:t xml:space="preserve">Thin Films of Maliemidic Derivatives Monomers for Photonics prepared by MAPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Secu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Rasoga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198992v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the heterostructures based on nucleic acids bases thin films prepared by vacuum evaporation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oana Rasoga</w:t>
+                <w:t xml:space="preserve">Optical and photo-electrochemical characterization of organic-inorganic photosensitive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-H. Elhames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Nessark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerbouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Conference on Advanced Materials, ROCAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTON Mediterranean Winter Conference, 3rd ICTON-MW 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Angers, France. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTONMW.2009.5385547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198980v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Optical properties of In doped ZnO thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas Sensing Materials Based on TiO2 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Iftimie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicia Iacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mardare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS-TCO, 2nd International Symposium on Transparent Conductive Oxides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">WoDiM 2008, 15th Workshop on Dielectrics in Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198988v1</w:t>
+                <w:t xml:space="preserve">hal-03198991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Sensing Materials Based on TiO2 Thin Films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Optical properties of In doped ZnO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Mardare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoDiM 2008, 15th Workshop on Dielectrics in Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IS-TCO, 2nd International Symposium on Transparent Conductive Oxides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198991v1</w:t>
+                <w:t xml:space="preserve">hal-03198988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Stability of Poly(3,4-ethylenedioxytiophene)-Polystyrenesulfonic Acid Electrical Properties,</w:t>
               </w:r>
@@ -15807,51 +15807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-G. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano SEA 2008, Second International Conference on Nanostructures Self-Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16084,77 +16084,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Plasmonic Enhanced Luminescent down Shifting (pLDS) and ‘Bragg-Type’ Layers for Photovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Walshe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Amarandei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Doran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16205,51 +16205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the photoelectrical properties of MAIPbI2 perovskites thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16274,77 +16274,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of P3HT and P3HT:PCBM blend thin films by spectroscopic ellipsometry,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hrostea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 46-th National Conference on Physics and Modern Education Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Iasi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16369,77 +16369,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative thin film structures for SnO2:In (ITO) used as electrodes in solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hrostea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Junior Euromat 2018 – Budapest Training School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16464,90 +16464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the properties of ITO, ZnO, ZnO:Al and NiO thin films obtained by thermal oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Antohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Merigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16602,64 +16602,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies and optimizations of encapsulation antireflection glasses for silicon solar cells panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Merigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16956,90 +16956,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of optical, morphological and electrical properties of TiO2 and TiNbO2 oxides obtained by thermal oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Antohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France. 2014</w:t>
@@ -17120,51 +17120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ghiorghita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mardare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPAM-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Iasi, Romania. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17189,103 +17189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the physical properties of different metallic oxides obtained by direct thermal oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Merigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Antohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France. 2014</w:t>
@@ -17353,64 +17353,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vacareanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chania, Greece. 2014</w:t>
@@ -17452,64 +17452,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the encapsulation glass properties on the performances of silicon solar cells panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Merigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17547,90 +17547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC conduction mechanism of some new lower rim substituted calixarenes derivatives in thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Leontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Danac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Carlescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicia Iacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Roşu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17793,103 +17793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterostructures based on maleic anhydride-aniline derivatives monomers thin films for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Rasoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Breazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Albu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France. 2014</w:t>
@@ -17912,1140 +17912,1140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and structure of lamellar composites obtained by intercalation of III-VI layered semiconductor materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of physical properties of some transparent oxide semiconductors films obtained by thermal oxidation of metallic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Iftimie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Merigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kompitsas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France. 2013</w:t>
+              <w:t xml:space="preserve">ISFOE 6th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Thessaloniki, Greece. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204137v1</w:t>
+                <w:t xml:space="preserve">hal-03204081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of the electrical and photoelectrical properties of P3HT:PCBM blend thin films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical and photoelectric properties of lamellar nanocomposites obtained by Cd intercalation of GaTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Evtodiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Spalatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Caraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Evtodiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy for World Peace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Istanbul, Turkey. 2013</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204096v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Scribing of Thin Films Relevant for the Second Generation, Large Scale Monolithic Photovoltaic Solar Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+                <w:t xml:space="preserve">Composition and structure of lamellar composites obtained by intercalation of III-VI layered semiconductor materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Caraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kantser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Evtodiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Leontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ardjumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX Panhellenic Conference on Solid-State Physics and Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Athènes, Greece. 2013</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204089v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of physical properties of some transparent oxides semiconductors obtained by thermal oxidation of metallic thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the stability of the electrical and photoelectrical properties of P3HT:PCBM blend thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy for World Peace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Istanbul, Turkey. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204082v1</w:t>
+                <w:t xml:space="preserve">hal-03204096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, structural and morphological investigations for different metallic oxides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Antohe</w:t>
+                <w:t xml:space="preserve">Laser Scribing of Thin Films Relevant for the Second Generation, Large Scale Monolithic Photovoltaic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiota Koralli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kandyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kompitsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Mousdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Balkanic workshop on Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Constanta, Romania. 2013</w:t>
+              <w:t xml:space="preserve">XXIX Panhellenic Conference on Solid-State Physics and Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Athènes, Greece. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204083v1</w:t>
+                <w:t xml:space="preserve">hal-03204089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of metal doped ZnO thin films on glass and polymer substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adriana Vlad</w:t>
+                <w:t xml:space="preserve">Study of physical properties of some transparent oxides semiconductors obtained by thermal oxidation of metallic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Iftimie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Merigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kompitsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Austrian Physical Society and the Swiss Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Linz, Austria. 2013</w:t>
+              <w:t xml:space="preserve">Solar Energy for World Peace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Istanbul, Turkey. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204094v1</w:t>
+                <w:t xml:space="preserve">hal-03204082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological And Optical Properties Of Transparent Oxides Thin Films Deposited On Silicium</w:t>
+                <w:t xml:space="preserve">Optical, structural and morphological investigations for different metallic oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Merigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniela Ciumac</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kompitsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Iftimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Couches Minces, Lab-O-Mat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France. 2013</w:t>
+              <w:t xml:space="preserve">13th International Balkanic workshop on Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Constanta, Romania. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204135v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of physical properties of some transparent oxide semiconductors films obtained by thermal oxidation of metallic thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of metal doped ZnO thin films on glass and polymer substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dosmailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sbarcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFOE 6th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Thessaloniki, Greece. 2013</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Austrian Physical Society and the Swiss Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Linz, Austria. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204081v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and photoelectric properties of lamellar nanocomposites obtained by Cd intercalation of GaTe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological And Optical Properties Of Transparent Oxides Thin Films Deposited On Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Merigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugurtha Ould-Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ciumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France. 2013</w:t>
+              <w:t xml:space="preserve">Journées Couches Minces, Lab-O-Mat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204102v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and morphological properties of thermally vacuum evaporated cdte thin films for photovoltaic apllications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Antohe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7 th international conférence on Advanced Materials, Rocam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brasov, Romania. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19096,51 +19096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Adomnitei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Cornei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Manole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19195,51 +19195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the surface properties of titanium oxide thin films deposited by spin coating and spray pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vaiciulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19290,51 +19290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the nb content on some physical properties of the titania thin films,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19540,51 +19540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sans titre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Soylu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19743,51 +19743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gabouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Serier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19829,103 +19829,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAXS and EPR Studies of TiO2 Gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Kassiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Balkan Workshop on Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Constanta, Romania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19950,90 +19950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer doped with aniline derivatives monomers composite films for optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Stanculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Rasoga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20071,77 +20071,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Photon Absorbtion Cross-Section Maesurement by Thermal Lens and Nolinear Transmission methods: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina Derbal-Habak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mountasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21090,51 +21090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Maalej" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Diep Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Girtan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2026.117949" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Breazu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stanculescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Preda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Rasoga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14211733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Fraser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16113906" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lisnic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hrostea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leontie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girtan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/amm.2023.142426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Socol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Solonaru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Vacareanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234230" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veaceslav Sprincean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Leontie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Caraman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Untila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05082755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hrostea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Lisnic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061416" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walshe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mccormack" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Doran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Amarandei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110654" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Petre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100521" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05082760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247688" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Wittenberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Grilli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giosu&#232;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14081826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leontie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stanculescu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breazu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rasoga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Preda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145351" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.11.096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hrostea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/877/1/012002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100735" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/374/1/012015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lakhdari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Habelhames" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Nessark" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Derbal-Habak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S52FBLGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Florica" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Saidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Hfayedh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Maaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.03.080" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-1960-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auk&#353;tuolis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Mousdis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Boclinca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antohe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Iftimie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Antohe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.09.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.02.260" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vacareanu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grigoras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.053" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443078v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2017.3.594" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stavarache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.166" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7NS323-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Koralli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Fiat Varol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kompitsas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0256-307X/33/5/056801" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stanculescu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Socol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.250" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFQ402T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Hfaidh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rasheed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA15060H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Merigeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.07.047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4PR4048-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396707v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iftimie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.08.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91X1J9GW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Adomnitei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Luca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dobromir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-015-1008-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443181v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2014.03.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443051v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Toma" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.06.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443047v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Danac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prelipceanu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.01.076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443045v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Evtodiev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Spalatu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Caraman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Evtodiev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.09.113" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2012.10.023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443040v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vlad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bodea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Pedarnig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.03.046" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLJ31SL8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444235v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adomnitei" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sandu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nica" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443043v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Manole" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobromir" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2012.11.066" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q57SDB0D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443183v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vaiciulis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habelhames" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443032v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.01.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VX673ZR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443034v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Soylu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahrettin Yakuphanoglu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.03.025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PXLP2ZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443035v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Danac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Carlescu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Petronela Rambu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.04.034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mardare" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Yildiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Manole" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443031v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Stanculescu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.09.012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM8M6CSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192923v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghenescu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besleaga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghomrani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gabouze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443026v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.11.094" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8X6R97C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443030v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Mihailescu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.04.204" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF1Z768K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443187v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443028v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mihailescu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6440-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KL932F62-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192912v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taouri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mountasser" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442411v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.10.026" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7R8KBKF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443191v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Albu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442413v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nessark" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2010.06.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RZQMZ9K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442406v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Iacomi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Cornei" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.037" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJG69H3F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618490v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kompitsas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fasaki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010112" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443189v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443190v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pattier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylla" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.07.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7TNXB5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442403v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Iftimie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Lacomi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3021050" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442399v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dabos-Seignon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2009.03.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442397v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Rusu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Rusu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2008.10.010" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dabos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.070" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5D91G6M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.12.055" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442389v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2007.04.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6J242CV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443193v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Pommelec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouteville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442387v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.04.021" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1F0DSP2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078901v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Logerais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078903v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078899v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078918v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzatti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mardare" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Rusu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iacomi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vida-Simiti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078914v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03207035v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.075" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ10L73Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443198v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.10.136" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTC40VJ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443199v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stanciu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasiloschi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/MB-200040728" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443200v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Folcher" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00334-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7020HZT3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443201v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)01185-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBJD6M2N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443202v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443203v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gurlui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(00)00238-5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZLM11KP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443204v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(00)00439-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWW6MGJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444501v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444500v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444490v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444493v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572825v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444489v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572841v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572829v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572710v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572723v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572708v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204101v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204325v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;chu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goullet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cattin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204085v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kandyla" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mousdis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204334v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204088v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204098v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204099v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204093v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204086v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204090v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204128v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204131v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204133v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204130v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204134v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444264v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamiri" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zerguine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192987v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03199185v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Albu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204136v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192985v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manole" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nica" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192976v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204139v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198970v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198987v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198985v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612185v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henderson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassiba" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2009.5385592" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423850v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Secu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423776v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-H. Elhames" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerbouz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2009.5385547" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198982v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sylla" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198981v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198992v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198980v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198988v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198991v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198978v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-G. Rusu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078908v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078911v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612196v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444504v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444491v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444495v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204337v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204327v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204087v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Nega" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Manthou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Pefkianakis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Vougioukalakis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204234v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulard Brigitte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dammak Mohamed" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204097v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204084v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghiorghita" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204095v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204332v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204100v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204339v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Ro&#351;u" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204091v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kandyla" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204092v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204137v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caraman" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kantser" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ardjumanian" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204096v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204089v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204082v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204083v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204094v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dosmailov" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patek" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sbarcea" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204135v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurtha Ould-Amer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ciumac" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204081v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204102v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192973v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204132v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Florea" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192972v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192984v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yildiz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204129v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sandu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192979v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204138v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198986v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Z. Ghomrani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198977v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kassiba" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198984v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198989v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198976v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443087v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444330v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hladik" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Adam" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonnelle" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Marcel Hladik" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443176v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443174v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_5" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443175v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443177v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443178v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_4" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Maalej" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Diep Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Girtan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2026.117949" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Breazu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stanculescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Preda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Rasoga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14211733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Fraser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16113906" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veaceslav Sprincean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Leontie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Caraman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Untila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093140" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Socol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Solonaru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Vacareanu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234230" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lisnic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hrostea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leontie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girtan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/amm.2023.142426" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Wittenberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Grilli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giosu&#232;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14081826" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05082755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hrostea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Lisnic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05083623v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Petre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100521" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walshe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mccormack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Doran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Amarandei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110654" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05082760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leontie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stanculescu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breazu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rasoga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Preda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145351" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.11.096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hrostea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/877/1/012002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100735" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/374/1/012015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lakhdari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Habelhames" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Nessark" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Derbal-Habak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S52FBLGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Florica" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.05.039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Saidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Hfayedh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Maaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.03.080" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-1960-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Boclinca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2017.3.594" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auk&#353;tuolis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Mousdis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443080v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antohe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Iftimie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Antohe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.09.041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443081v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.02.260" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vacareanu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grigoras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stavarache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.166" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7NS323-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Koralli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Fiat Varol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kompitsas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0256-307X/33/5/056801" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stanculescu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Socol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.250" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFQ402T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Hfaidh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rasheed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA15060H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Merigeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.07.047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4PR4048-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396707v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iftimie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.08.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91X1J9GW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Adomnitei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Luca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dobromir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-015-1008-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443181v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Evtodiev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Spalatu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Caraman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Evtodiev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.09.113" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443050v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2014.03.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Toma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.06.031" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Danac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prelipceanu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.01.076" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443039v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2012.10.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vlad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bodea" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Pedarnig" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.03.046" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLJ31SL8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444235v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adomnitei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sandu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nica" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Manole" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobromir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2012.11.066" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q57SDB0D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443031v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Stanculescu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.09.012" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM8M6CSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vaiciulis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habelhames" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443032v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VX673ZR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443034v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Soylu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahrettin Yakuphanoglu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.03.025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PXLP2ZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Danac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Carlescu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Petronela Rambu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.04.034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443037v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mardare" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Yildiz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Manole" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192923v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghenescu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besleaga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghomrani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gabouze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443026v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.11.094" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8X6R97C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443187v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443030v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Mihailescu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.04.204" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF1Z768K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443028v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mihailescu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6440-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KL932F62-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443190v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pattier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylla" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.07.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7TNXB5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443189v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192912v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taouri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mountasser" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442411v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.10.026" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7R8KBKF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443191v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Albu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442413v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nessark" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2010.06.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RZQMZ9K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442406v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Iacomi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Cornei" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.037" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJG69H3F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618490v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kompitsas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fasaki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010112" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442397v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Rusu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Rusu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2008.10.010" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Iftimie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Lacomi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3021050" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442399v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dabos-Seignon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2009.03.001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dabos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.070" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5D91G6M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.12.055" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442389v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2007.04.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6J242CV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443193v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Pommelec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouteville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442387v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.04.021" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1F0DSP2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078901v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Logerais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078903v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078899v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078918v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzatti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mardare" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Rusu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iacomi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vida-Simiti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078914v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03207035v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.075" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ10L73Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443199v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stanciu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasiloschi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/MB-200040728" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443198v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.10.136" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTC40VJ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443200v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Folcher" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00334-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7020HZT3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443201v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)01185-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBJD6M2N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443202v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443203v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gurlui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(00)00238-5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZLM11KP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443204v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(00)00439-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWW6MGJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444501v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444500v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444490v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444493v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572825v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444489v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572829v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572841v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572710v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572723v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572708v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204101v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204325v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;chu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goullet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cattin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204085v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kandyla" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mousdis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204334v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204088v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204086v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204090v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204098v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204099v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204093v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03199185v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Albu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204136v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204128v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204131v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204133v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204130v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204134v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444264v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamiri" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zerguine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192987v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192985v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manole" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nica" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192976v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204139v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198970v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198982v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sylla" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198992v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198980v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198981v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198987v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198985v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612185v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henderson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassiba" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2009.5385592" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423850v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Secu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423776v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-H. Elhames" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerbouz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2009.5385547" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198991v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198988v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198978v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-G. Rusu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078908v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078911v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612196v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444504v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444491v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444495v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204337v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204327v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204087v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Nega" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Manthou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Pefkianakis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Vougioukalakis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204234v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulard Brigitte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dammak Mohamed" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204097v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204084v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghiorghita" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204095v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204332v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204100v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204339v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Ro&#351;u" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204091v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kandyla" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204092v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204081v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204102v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204137v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caraman" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kantser" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ardjumanian" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204096v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204089v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204082v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204083v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204094v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dosmailov" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patek" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sbarcea" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204135v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurtha Ould-Amer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ciumac" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192973v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204132v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Florea" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192972v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192984v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yildiz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204129v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sandu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192979v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03204138v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198986v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Z. Ghomrani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198977v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kassiba" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198984v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198989v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03198976v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443087v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444330v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hladik" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Adam" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonnelle" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Marcel Hladik" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443176v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443174v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_5" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443175v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443177v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443178v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67337-0_4" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>