--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">194641988</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=LRUS3AgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,2232 +200,2232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Immersive Annotation Tool for Movement Quality Assessment with 3D Visualization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CBF-AFA: Chunk-Based Multi-SSL Fusion for Automatic Fluency Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+                <w:t xml:space="preserve">Papa Séga Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Kanellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moudenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00036⟩</w:t>
+              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2025, Isola delle Femmine – Palermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079742v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBF-AFA: Chunk-Based Multi-SSL Fusion for Automatic Fluency Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Papa Séga Wade</w:t>
+                <w:t xml:space="preserve">Bottlenecks of Vision Language Models in Image to PDDL State Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlic Bechu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Abbasnejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moudenc</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226329⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotic Computing &amp; Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RoboticCC68732.2025.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485978v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottlenecks of Vision Language Models in Image to PDDL State Extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Abbasnejad</w:t>
+                <w:t xml:space="preserve">An Immersive Annotation Tool for Movement Quality Assessment with 3D Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Kourbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotic Computing &amp; Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RoboticCC68732.2025.00011⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425715v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la voix pour la détection précoce de la démence à l’aide de réseaux de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA 2024 - Rencontres francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Brest, France. pp.203-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic sensor data processing for robot localization on load-sensing floors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering and Manipulating Affordances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ricardo Chavez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Luce-Vayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISER 2016: International Symposium on Experimental Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tokyo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-50115-4_59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the dynamics of individual behaviors for group detection in crowds using low-level features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Adair Islas Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Varni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 25th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, New York, United States. pp.1104-1111, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution pressure sensing using sub-pixel shifts on low resolution load-sensing tiles</w:t>
+                <w:t xml:space="preserve">Multi-robot taboo-list exploration of unknown structured environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Seattle, United States. </w:t>
+              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7354109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136255v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-robot taboo-list exploration of unknown structured environments</w:t>
+                <w:t xml:space="preserve">High resolution pressure sensing using sub-pixel shifts on low resolution load-sensing tiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7354109⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196008v1</w:t>
+                <w:t xml:space="preserve">hal-01136255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-robot exploration of unknown environments with identification of exploration completion and post-exploration rendez-vous using ant algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE/RSJ, Nov 2013, Tokyo, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6697164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Assessment of Physical Rehabilitation Exercises using Spatiotemporal, Sequential Graph-Convolutional Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AGOD-Grasp: an Automatically Generated Object Dataset for Benchmarking and Training Robotic Grasping Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Fleytoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109578⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04117417v2</w:t>
+                <w:t xml:space="preserve">hal-03983079v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSL-Rehab: Assessment of Physical Rehabilitation Exercises Through Self-Supervised Learning of 3D Skeleton Representations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+                <w:t xml:space="preserve">Conversational Agent Debating Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Faraj Makkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04841807v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Self-Aware Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Renaudo</w:t>
+                <w:t xml:space="preserve">Dementia detection via speech acoustics: a lightweight machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01856931v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612243v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation of humans, objects and robots interacting on load-sensing floors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic-based fluency classification using LSTM-Attention with computationally-cheap data augmentation for an adaptive voicebot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Séga Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01196042v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Kanellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moudenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Object affordance evaluation library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGOD-Grasp: an Automatically Generated Object Dataset for Benchmarking and Training Robotic Grasping Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SSL-Rehab: Assessment of Physical Rehabilitation Exercises Through Self-Supervised Learning of 3D Skeleton Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Kourbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 251, pp.104275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2024.104275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Ivaldi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03983079v3</w:t>
+                <w:t xml:space="preserve">hal-04841807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversational Agent Debating Capability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized Assessment of Physical Rehabilitation Exercises using Spatiotemporal, Sequential Graph-Convolutional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Kourbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.109578. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Faraj Makkawi</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237874v1</w:t>
+                <w:t xml:space="preserve">hal-04117417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dementia detection via speech acoustics: a lightweight machine learning approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Tay</w:t>
+                <w:t xml:space="preserve">Toward Self-Aware Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Renaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04612243v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ricardo Chavez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Luce-Vayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2018.00088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic-based fluency classification using LSTM-Attention with computationally-cheap data augmentation for an adaptive voicebot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localisation of humans, objects and robots interacting on load-sensing floors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...59 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.1026-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2493122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04117485v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Affordances and Their Entailment for Autonomous Robotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Jamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justus H. Piater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erol Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Madhur Mangalam; Alen Hajnal; Damian G. Kelty-Stephen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Modern Legacy of Gibson's Affordances for the Sciences of Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781003396536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003396536-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2414,114 +2435,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object and human tracking, and robot control through a load sensing floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Andries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université de Lorraine, 2015. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015LORR0293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01252938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2589,51 +2610,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB0D8230"/>
+    <w:nsid w:val="EB5C3C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2820,51 +2841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mihai-andries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4047-314X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194641988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05079742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Kourbane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05485978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa S&#233;ga Wade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moudenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226329" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Abbasnejad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboticCC68732.2025.00011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ricardo Chavez-Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luce-Vayrac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50115-4_59" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adair Islas Ramirez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745246" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139741" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697164" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117417v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109578" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04841807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104275" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00088" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196042v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2493122" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03983079v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fleytoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mouret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Faraj Makkawi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612243v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04105008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05249564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Jamone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus H. Piater" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Sahin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003396536/modern-legacy-gibson-affordances-sciences-organisms-madhur-mangalam-alen-hajnal-damian-kelty-stephen?refId=93fbd2d1-781b-4779-a695-c5407bf5ea6c&amp;amp;context=ubx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003396536-24" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01252938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0293" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mihai-andries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4047-314X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194641988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=LRUS3AgAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05485978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa S&#233;ga Wade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moudenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226329" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Abbasnejad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboticCC68732.2025.00011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05079742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Kourbane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ricardo Chavez-Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luce-Vayrac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50115-4_59" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adair Islas Ramirez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745246" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139741" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03983079v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fleytoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mouret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Faraj Makkawi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612243v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04105008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04841807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104275" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117417v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109578" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00088" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196042v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2493122" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05249564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Jamone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus H. Piater" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Sahin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003396536/modern-legacy-gibson-affordances-sciences-organisms-madhur-mangalam-alen-hajnal-damian-kelty-stephen?refId=93fbd2d1-781b-4779-a695-c5407bf5ea6c&amp;amp;context=ubx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003396536-24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01252938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0293" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>